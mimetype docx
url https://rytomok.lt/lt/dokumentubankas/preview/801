--- v0 (2025-10-04)
+++ v1 (2026-09-14)
@@ -1,1079 +1,1537 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00351A4C" w:rsidRPr="00AE563F" w:rsidRDefault="00DF3F82" w:rsidP="00AE563F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+    <w:p w14:paraId="5BB8CC00" w14:textId="66EDA7DD" w:rsidR="0005415D" w:rsidRDefault="00A246E8" w:rsidP="00A246E8">
+      <w:pPr>
+        <w:ind w:left="5184"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87578" w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arijampolės „Ryto“ progimnazijos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D26F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinė</w:t>
+      </w:r>
+      <w:r w:rsidR="000277F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D26F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87578" w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>grupės veiklos organizavimo tvarkos aprašo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DD284E" w14:textId="5B76F889" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:ind w:left="5184"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>1 priedas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406037B7" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4646393A" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         ...............................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0E466E" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Tėvų (globėjų, rūpintojų) vardas, pavardė</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B0B411" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F8BC4D" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>..............................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5CC4CA" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Gyvenamosios vietos adresas, tel. Nr., el. pašto adresas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F66C06" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00D26F14" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789AF8B8" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00D26F14" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C44A32D" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00D26F14" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2034EAC3" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00D26F14" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291F0698" w14:textId="4CF3136E" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marijampolės </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6749">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ryto“ progimnazijos </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="264CC133" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>direktoriui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699C7C0B" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00D26F14" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334FACE1" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00D26F14" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A80962" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537CBFAE" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...202 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>PRAŠYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE563F" w:rsidRDefault="00AE563F" w:rsidP="00AE563F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+    <w:p w14:paraId="73D25032" w14:textId="5F609ED9" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DĖL PRIĖMIMO Į </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>POPAMOKINĖS VEIKLOS VAIKO PRIEŽIŪROS GRUPĘ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665B9422" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624ED3DC" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE563F" w:rsidRPr="00AE563F" w:rsidRDefault="00815824" w:rsidP="00AE563F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+    <w:p w14:paraId="05229443" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9E930D" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Marijampolė</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE563F" w:rsidRDefault="00AE563F" w:rsidP="00AE563F">
-[...32 lines deleted...]
-        <w:ind w:firstLine="1134"/>
+    <w:p w14:paraId="507C22DA" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4551E9D3" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72841B51" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...103 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prašau priimti mano dukrą (sūnų) ......................................................., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5118E032" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3888" w:firstLine="1296"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(mokinio vardas, pavardė )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425DBC0D" w14:textId="0841D4CA" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.............. klasės mokinę(-į), į </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D26F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D26F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupę nuo .......................................... Pageidauju, kad dukra (sūnus) būtų prižiūrimas (pažymėti pasirinktą variantą nuo kurio priklausys mokestis už grupę):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2104090E" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...48 lines deleted...]
-        <w:pStyle w:val="Betarp"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>iki 3 valandų per dieną;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DC18C2" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:ind w:firstLine="1134"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>iki 6 valandų per dieną;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AE8692" w14:textId="643A6819" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...195 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Įsipareigoju už vaiko priežiūrą </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D26F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D26F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupėje mokėti Marijampolės savivaldybės tarybos nustatytą mėnesinį mokestį iki sekančio mėnesio 20 d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026D5C72" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informuoju, kad iš grupės mokinį pasiims: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388026E1" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276058B0" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Pats savarankiškai grįš namo (pažymėti):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36372557" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA0466E" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(nurodyti kuriuo metu vaiką išleisti iš grupės, ar laikas skirtingomis dienomis bus skirtingas ir pan.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BADAAE7" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.............................................       .............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10823BC9" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(parašas)   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...56 lines deleted...]
-    <w:sectPr w:rsidR="00365611" w:rsidRPr="00AE563F">
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> (vardas, pavardė)                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidSect="00306EAF">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1701" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04F85451"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBD42782"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="22"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06257875"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D6FC0466"/>
+    <w:lvl w:ilvl="0" w:tplc="3B3CD7B4">
+      <w:start w:val="22"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="822" w:hanging="396"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15081020"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF78AFA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%4.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21655BE7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E454FFC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="20"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1189" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2138" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2847" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3916" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4625" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5694" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6403" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3304547D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4CC8C66"/>
+    <w:lvl w:ilvl="0" w:tplc="B756FABE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2055" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2775" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04270005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3495" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04270001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4215" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4935" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04270005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5655" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04270001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6375" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7095" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7815" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="514F1867"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE26697C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1189" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2138" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2847" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3916" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4625" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5694" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6403" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="598D3AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B4821D2"/>
-    <w:lvl w:ilvl="0" w:tplc="F2CE90C8">
+    <w:tmpl w:val="667C3826"/>
+    <w:lvl w:ilvl="0" w:tplc="7436BB38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -1129,134 +1587,752 @@
     <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60E04F9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D57EDBF4"/>
+    <w:lvl w:ilvl="0" w:tplc="F9A6F2A8">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63B564BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C892007A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6633024F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91ACFF2C"/>
+    <w:lvl w:ilvl="0" w:tplc="099CE782">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04270005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04270001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04270005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04270001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="785522AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F50211C6"/>
+    <w:lvl w:ilvl="0" w:tplc="8E584C92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AE563F"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00F9755F"/>
+    <w:rsidRoot w:val="000E3226"/>
+    <w:rsid w:val="000053FD"/>
+    <w:rsid w:val="000277F4"/>
+    <w:rsid w:val="000368A5"/>
+    <w:rsid w:val="00044C8F"/>
+    <w:rsid w:val="0005415D"/>
+    <w:rsid w:val="00085DF1"/>
+    <w:rsid w:val="00087376"/>
+    <w:rsid w:val="000912F9"/>
+    <w:rsid w:val="000B1BB3"/>
+    <w:rsid w:val="000B46B8"/>
+    <w:rsid w:val="000B6CAA"/>
+    <w:rsid w:val="000E2227"/>
+    <w:rsid w:val="000E3226"/>
+    <w:rsid w:val="00104EC9"/>
+    <w:rsid w:val="00112D09"/>
+    <w:rsid w:val="00114D2E"/>
+    <w:rsid w:val="00170E35"/>
+    <w:rsid w:val="00172736"/>
+    <w:rsid w:val="0017342F"/>
+    <w:rsid w:val="0019205D"/>
+    <w:rsid w:val="00196B44"/>
+    <w:rsid w:val="001A74A2"/>
+    <w:rsid w:val="001B2777"/>
+    <w:rsid w:val="001E393F"/>
+    <w:rsid w:val="001E7455"/>
+    <w:rsid w:val="00213F2D"/>
+    <w:rsid w:val="00217082"/>
+    <w:rsid w:val="0022262C"/>
+    <w:rsid w:val="00250403"/>
+    <w:rsid w:val="00252167"/>
+    <w:rsid w:val="00263DE0"/>
+    <w:rsid w:val="00271DE4"/>
+    <w:rsid w:val="00276013"/>
+    <w:rsid w:val="00282EBD"/>
+    <w:rsid w:val="002921C8"/>
+    <w:rsid w:val="002A78B4"/>
+    <w:rsid w:val="002F75EB"/>
+    <w:rsid w:val="00306EAF"/>
+    <w:rsid w:val="00313118"/>
+    <w:rsid w:val="00322B78"/>
+    <w:rsid w:val="00330FF8"/>
+    <w:rsid w:val="00342032"/>
+    <w:rsid w:val="003437D9"/>
+    <w:rsid w:val="00350BEC"/>
+    <w:rsid w:val="00367324"/>
+    <w:rsid w:val="0038202A"/>
+    <w:rsid w:val="00396686"/>
+    <w:rsid w:val="003D4D4D"/>
+    <w:rsid w:val="003D62A8"/>
+    <w:rsid w:val="003F2ADA"/>
+    <w:rsid w:val="003F6749"/>
+    <w:rsid w:val="004138B5"/>
+    <w:rsid w:val="0041694D"/>
+    <w:rsid w:val="00421189"/>
+    <w:rsid w:val="00424021"/>
+    <w:rsid w:val="00424936"/>
+    <w:rsid w:val="00425F1D"/>
+    <w:rsid w:val="00432912"/>
+    <w:rsid w:val="00436E3A"/>
+    <w:rsid w:val="00453564"/>
+    <w:rsid w:val="00462A09"/>
+    <w:rsid w:val="00472E7C"/>
+    <w:rsid w:val="00495F2C"/>
+    <w:rsid w:val="004C1318"/>
+    <w:rsid w:val="004D615B"/>
+    <w:rsid w:val="004F7897"/>
+    <w:rsid w:val="005127DD"/>
+    <w:rsid w:val="00517791"/>
+    <w:rsid w:val="00550A5F"/>
+    <w:rsid w:val="00557165"/>
+    <w:rsid w:val="005749B2"/>
+    <w:rsid w:val="005763FA"/>
+    <w:rsid w:val="005A33F3"/>
+    <w:rsid w:val="005B2A3D"/>
+    <w:rsid w:val="005D7A58"/>
+    <w:rsid w:val="0061724B"/>
+    <w:rsid w:val="00621DB0"/>
+    <w:rsid w:val="00625728"/>
+    <w:rsid w:val="006257FE"/>
+    <w:rsid w:val="00661AB2"/>
+    <w:rsid w:val="0068233E"/>
+    <w:rsid w:val="006A5FB1"/>
+    <w:rsid w:val="006B3ED4"/>
+    <w:rsid w:val="006B553E"/>
+    <w:rsid w:val="006B74D5"/>
+    <w:rsid w:val="006D16DE"/>
+    <w:rsid w:val="00733071"/>
+    <w:rsid w:val="00747A76"/>
+    <w:rsid w:val="00764CBA"/>
+    <w:rsid w:val="007658AF"/>
+    <w:rsid w:val="007659F6"/>
+    <w:rsid w:val="007B2641"/>
+    <w:rsid w:val="007B4CC5"/>
+    <w:rsid w:val="007C067E"/>
+    <w:rsid w:val="007E38ED"/>
+    <w:rsid w:val="007E45EF"/>
+    <w:rsid w:val="00803796"/>
+    <w:rsid w:val="0081741D"/>
+    <w:rsid w:val="0083365D"/>
+    <w:rsid w:val="00840025"/>
+    <w:rsid w:val="00844E71"/>
+    <w:rsid w:val="00850535"/>
+    <w:rsid w:val="0085775C"/>
+    <w:rsid w:val="0087158D"/>
+    <w:rsid w:val="00880863"/>
+    <w:rsid w:val="00883E08"/>
+    <w:rsid w:val="00884940"/>
+    <w:rsid w:val="00886378"/>
+    <w:rsid w:val="00891A71"/>
+    <w:rsid w:val="008B6B38"/>
+    <w:rsid w:val="008D4451"/>
+    <w:rsid w:val="008E634E"/>
+    <w:rsid w:val="008F4F71"/>
+    <w:rsid w:val="008F5257"/>
+    <w:rsid w:val="009061BF"/>
+    <w:rsid w:val="00906E4A"/>
+    <w:rsid w:val="00932D6A"/>
+    <w:rsid w:val="009336C4"/>
+    <w:rsid w:val="00937DF2"/>
+    <w:rsid w:val="00941001"/>
+    <w:rsid w:val="009453FF"/>
+    <w:rsid w:val="00956A6E"/>
+    <w:rsid w:val="00957DE9"/>
+    <w:rsid w:val="00963A9F"/>
+    <w:rsid w:val="009E5158"/>
+    <w:rsid w:val="009F0781"/>
+    <w:rsid w:val="00A23744"/>
+    <w:rsid w:val="00A246E8"/>
+    <w:rsid w:val="00A31E58"/>
+    <w:rsid w:val="00A35897"/>
+    <w:rsid w:val="00AB08CF"/>
+    <w:rsid w:val="00AB5024"/>
+    <w:rsid w:val="00AC248B"/>
+    <w:rsid w:val="00AC4C45"/>
+    <w:rsid w:val="00AC68EF"/>
+    <w:rsid w:val="00B274B3"/>
+    <w:rsid w:val="00B279DE"/>
+    <w:rsid w:val="00B33405"/>
+    <w:rsid w:val="00B375F9"/>
+    <w:rsid w:val="00B8778D"/>
+    <w:rsid w:val="00BB4ABF"/>
+    <w:rsid w:val="00BC2611"/>
+    <w:rsid w:val="00BE4148"/>
+    <w:rsid w:val="00BE5C03"/>
+    <w:rsid w:val="00BF1B0D"/>
+    <w:rsid w:val="00BF30D9"/>
+    <w:rsid w:val="00BF6F90"/>
+    <w:rsid w:val="00C20876"/>
+    <w:rsid w:val="00C20F9C"/>
+    <w:rsid w:val="00C25054"/>
+    <w:rsid w:val="00C65395"/>
+    <w:rsid w:val="00C71517"/>
+    <w:rsid w:val="00C72895"/>
+    <w:rsid w:val="00C7578D"/>
+    <w:rsid w:val="00C7761F"/>
+    <w:rsid w:val="00C87578"/>
+    <w:rsid w:val="00CB2989"/>
+    <w:rsid w:val="00CB4FD2"/>
+    <w:rsid w:val="00CB5817"/>
+    <w:rsid w:val="00CB7FB7"/>
+    <w:rsid w:val="00CE0E1E"/>
+    <w:rsid w:val="00CF2498"/>
+    <w:rsid w:val="00CF6BCE"/>
+    <w:rsid w:val="00D046F0"/>
+    <w:rsid w:val="00D10316"/>
+    <w:rsid w:val="00D13994"/>
+    <w:rsid w:val="00D22E2D"/>
+    <w:rsid w:val="00D26F14"/>
+    <w:rsid w:val="00D3277F"/>
+    <w:rsid w:val="00D343A6"/>
+    <w:rsid w:val="00D82A16"/>
+    <w:rsid w:val="00D9079C"/>
+    <w:rsid w:val="00DA3E85"/>
+    <w:rsid w:val="00DA6CBE"/>
+    <w:rsid w:val="00DA788C"/>
+    <w:rsid w:val="00DE0145"/>
+    <w:rsid w:val="00E374B9"/>
+    <w:rsid w:val="00E65E3E"/>
+    <w:rsid w:val="00E91500"/>
+    <w:rsid w:val="00EA1907"/>
+    <w:rsid w:val="00EA3F57"/>
+    <w:rsid w:val="00EA402F"/>
+    <w:rsid w:val="00EE4E10"/>
+    <w:rsid w:val="00EF5624"/>
+    <w:rsid w:val="00F14A2C"/>
+    <w:rsid w:val="00F14BFB"/>
+    <w:rsid w:val="00F34B33"/>
+    <w:rsid w:val="00F45676"/>
+    <w:rsid w:val="00F456F5"/>
+    <w:rsid w:val="00F51F39"/>
+    <w:rsid w:val="00F73446"/>
+    <w:rsid w:val="00F75A42"/>
+    <w:rsid w:val="00F77571"/>
+    <w:rsid w:val="00F945CE"/>
+    <w:rsid w:val="00FA3A41"/>
+    <w:rsid w:val="00FA4463"/>
+    <w:rsid w:val="00FA4C04"/>
+    <w:rsid w:val="00FB2E9C"/>
+    <w:rsid w:val="00FB62D3"/>
+    <w:rsid w:val="00FC08FB"/>
+    <w:rsid w:val="00FD0684"/>
+    <w:rsid w:val="00FD2A5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="14B3DB5D"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{19714510-0161-4BA5-B018-BE8179C8A63D}"/>
+  <w14:docId w14:val="6E179F69"/>
+  <w15:docId w15:val="{D97F4F1E-6D6F-4D1C-817D-B746674CB881}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1277,90 +2353,90 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1369,51 +2445,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1590,243 +2666,837 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="000E3226"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Betarp">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
     <w:qFormat/>
-    <w:rsid w:val="00AE563F"/>
+    <w:rsid w:val="000E3226"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:rsid w:val="000E3226"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLiankstoformatuotas">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="HTMLiankstoformatuotasDiagrama"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E2227"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLiankstoformatuotasDiagrama">
+    <w:name w:val="HTML iš anksto formatuotas Diagrama"/>
+    <w:link w:val="HTMLiankstoformatuotas"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E2227"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:rsid w:val="000E2227"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:rsid w:val="000E2227"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rteleft">
+    <w:name w:val="rteleft"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:rsid w:val="000B6CAA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Grietas">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B6CAA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE5C03"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Debesliotekstas">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="prastasis"/>
     <w:link w:val="DebesliotekstasDiagrama"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AE563F"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A35897"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DebesliotekstasDiagrama">
     <w:name w:val="Debesėlio tekstas Diagrama"/>
-    <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Debesliotekstas"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AE563F"/>
+    <w:rsid w:val="00A35897"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Betarp">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005749B2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lentelstinklelis">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="prastojilentel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00F14BFB"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="461577390">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="529339557">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="804398589">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1027949578">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="351418737">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="204879729">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="573393131">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1514034219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2027900904">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="395209133">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="827134071">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1188519076">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1215654064">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="874971532">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1395857319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1632245927">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1722558969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="384791719">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1567883430">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1346206974">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1098252587">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2133278579">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1595474320">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="238633641">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="856626813">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1097671779">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1297762964">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="105543610">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1057388446">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1279801877">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1970697377">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2101441434">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2130397578">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1933,75 +3603,97 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42F801B2-DF24-479C-B1E6-FD89C772C5DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>871</Words>
-  <Characters>497</Characters>
+  <Words>1087</Words>
+  <Characters>620</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1366</CharactersWithSpaces>
+  <CharactersWithSpaces>1704</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rastine</dc:creator>
+  <dc:creator>NBBaron</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>