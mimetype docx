--- v1 (2025-10-28)
+++ v2 (2026-09-26)
@@ -1,34654 +1,886 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="10219E08" w14:textId="2562CBBF" w:rsidR="0075103D" w:rsidRPr="0075103D" w:rsidRDefault="00D73C4A" w:rsidP="00D73C4A">
-[...32 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7412A47F" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB63756" w14:textId="7D75B8EC" w:rsidR="00056116" w:rsidRDefault="00D73C4A" w:rsidP="00D73C4A">
-[...166 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="0A3D8B42" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Marijampolės „Ryto“ progimnazijos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761424D6" w14:textId="75EC7C00" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>direktoriaus 2026 m.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1634">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rugsėjo 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD618FA" w14:textId="73457113" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>įsakymu Nr. V-</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1634">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19893D1D" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>MARIJAMPOLĖS „RYTO“ PROGIMNAZIJOS MOKINIŲ MAITINIMO ORGANIZAVIMO TVARKOS APRAŠAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FA329D" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>I SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597489E6" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>BENDROSIOS NUOSTATOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DB26BA" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>1. Marijampolės „Ryto“ progimnazijos mokinių maitinimo organizavimo tvarkos aprašas (toliau – Tvarkos aprašas) nustato mokinių maitinimo organizavimą progimnazijos valgykloje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0069962D" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>2. Tvarkos aprašas parengtas vadovaujantis Vaikų maitinimo organizavimo tvarkos aprašo, patvirtinto Lietuvos Respublikos sveikatos apsaugos ministro 2011 m. lapkričio 11 d. įsakymu Nr. V-964 (toliau – Vaikų maitinimo aprašas), ir Lietuvos higienos normos HN 15:2021 „Maisto higiena“, patvirtintos Lietuvos Respublikos sveikatos apsaugos ministro 2005 m. rugsėjo 1 d. įsakymu Nr. V-675.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB2DF56" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>3. Maitinimą organizuoja pati progimnazija. Progimnazija yra maisto tvarkymo subjektas ir atsako už Vaikų maitinimo aprašo reikalavimų laikymąsi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022EDFC8" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>4. Valgykla dirba darbo dienomis nuo ____ val. iki ____ val.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4BAEFB" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+        </w:rPr>
+        <w:t>II SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0184BD4A" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>MAITINIMO ORGANIZAVIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5E6BCA" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>5. Mokiniams organizuojami pietūs. Pietūs organizuojami kasdien ne anksčiau kaip po 2,5 valandos ir ne vėliau kaip po 4 valandų nuo pamokų pradžios. Pietų pertraukų laikas: ____________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5A0F29" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>6. Pietūs tiekiami pagal direktoriaus patvirtintą 15 dienų valgiaraštį, sudarytą 6–10 metų ir 11 metų bei vyresnio amžiaus mokinių grupėms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7304509D" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>7. Pietūs organizuojami savitarnos principu. Mokiniui patiekiama jo amžiaus grupei valgiaraštyje nurodyta porcija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07958422" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>8. Kiekvieną dieną pasirinkti tiekiami karštieji patiekalai: tausojantis patiekalas ir patiekalas, pagamintas tik iš augalinės kilmės maisto produktų.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFAD1D0" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>9. Visi pietų metu tiekiami patiekalai, įskaitant duoną ir gėrimus, nurodomi valgiaraštyje. Valgiaraštyje nenurodyti patiekalai pietų metu netiekiami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4FDAA6" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...24 lines deleted...]
-        <w:suppressAutoHyphens/>
+        </w:rPr>
+        <w:t>III SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1483F417" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>NEMOKAMAS IR MOKAMAS MAITINIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2537CB68" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>10. Nemokamas maitinimas mokiniams skiriamas Lietuvos Respublikos socialinės paramos mokiniams įstatymo nustatyta tvarka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68831F55" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11. Nemokamą maitinimą gaunantys mokiniai renkasi iš to paties tos dienos patiekalų sąrašo kaip ir mokiniai, perkantys maitinimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0955F5D2" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>12. Mokamo maitinimo kaina ir atsiskaitymo tvarka nustatoma atskiru direktoriaus įsakymu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C42905" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+        </w:rPr>
+        <w:t>IV SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D667358" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ŠALTI UŽKANDŽIAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E63B83A" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>13. Valgykloje tiekiamų šaltų užkandžių sąrašas su nurodytu svoriu derinamas raštišku vaikų atstovų pagal įstatymą pritarimu kiekvienų mokslo metų pirmą mėnesį ir skelbiamas valgykloje matomoje vietoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529F914A" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>14. Tiekiami tik tie šalti užkandžiai, kurie atitinka Vaikų maitinimo aprašo 5 priede nustatytas cukrų, druskos ir skaidulinių medžiagų ribas ir nepatenka į Vaikų maitinimo aprašo 19 punkte nurodytas draudžiamas maisto produktų grupes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E95A66A" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...277 lines deleted...]
-        <w:suppressAutoHyphens/>
+        </w:rPr>
+        <w:t>V SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1E04E0" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>PRITAIKYTAS MAITINIMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40ADF372" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>15. Mokiniams, kurių tėvai (globėjai, rūpintojai) pateikė gydytojo raštiškus nurodymus (Forma Nr. E027-1), organizuojamas pritaikytas maitinimas pagal atskirai sudarytą valgiaraštį.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C612FBB" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>16. Tėvai (globėjai, rūpintojai) apie pritaikyto maitinimo poreikį informuoja klasės vadovą ir pateikia Formą Nr. E027-1 progimnazijos administracijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67711889" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+        </w:rPr>
+        <w:t>VI SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C7267E" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:caps/>
-[...692 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KITOS NUOSTATOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1CB11A" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>17. Mokiniams sudaroma galimybė atsinešti, laikyti ir valgyti iš namų atneštą maistą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C2F9B3" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>18. Valgykloje sudarytos higieniškos sąlygos nemokamai atsigerti geriamojo vandens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F23E43" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>19. Vaisių ir daržovių bei pieno ir pieno produktų vartojimo skatinimo programų produktai į valgiaraštį neįtraukiami ir tiekiami atskirai nuo pietų.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484B824E" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>20. Valgykloje matomoje vietoje skelbiama: einamosios dienos valgiaraštis su visais faktiškai tiekiamais patiekalais, gėrimais ir užkandžiais; sveiką mitybą skatinanti informacija; Valstybinės maisto ir veterinarijos tarnybos nemokamos telefono linijos numeris; maitinimą organizuojantis asmuo; šaltų užkandžių sąrašas su svoriu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D2CEBE" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>21. Progimnazijos interneto svetainėje skelbiama: Tvarkos aprašas, maitinimą organizuojantis asmuo ir valgiaraščiai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195211CA" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Valgiaraščių ir mokinių maitinimo atitiktį Vaikų maitinimo aprašo reikalavimams ne rečiau kaip kartą per dvi savaites tikrina visuomenės sveikatos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>5.9.</w:t>
-[...191 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:t>specialistas; rezultatai registruojami Valgiaraščių ir vaikų maitinimo atitikties patikrinimo žurnale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C811FC9" w14:textId="77777777" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="002D15B8">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>23. Tvarkos aprašas peržiūrimas pasikeitus teisės aktams ar maitinimo organizavimo tvarkai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170B318B" w14:textId="5734FAEB" w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidRDefault="002D15B8" w:rsidP="008551BC">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5661 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
-    </w:p>
-[...26978 lines deleted...]
-      <w:cols w:space="708"/>
+      <w:r w:rsidRPr="00365EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="002D15B8" w:rsidRPr="00365EA5" w:rsidSect="00593AC8">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="851" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...198 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003C6202"/>
-[...63 lines deleted...]
-    <w:rsid w:val="00FD4DAA"/>
+    <w:rsidRoot w:val="00593AC8"/>
+    <w:rsid w:val="0001306B"/>
+    <w:rsid w:val="002D15B8"/>
+    <w:rsid w:val="00365EA5"/>
+    <w:rsid w:val="003A1634"/>
+    <w:rsid w:val="005254E3"/>
+    <w:rsid w:val="00593AC8"/>
+    <w:rsid w:val="007D56B8"/>
+    <w:rsid w:val="008551BC"/>
+    <w:rsid w:val="00C46D4E"/>
+    <w:rsid w:val="00D50975"/>
+    <w:rsid w:val="00DD66DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29D8EDFA"/>
+  <w14:docId w14:val="434E416C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{256479BE-1E07-4403-BAE6-163A2E482351}"/>
+  <w15:docId w15:val="{B955B396-3EF1-4B68-8559-D83D18293F9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:ind w:firstLine="709"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -34976,373 +1208,222 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00593AC8"/>
     <w:pPr>
-      <w:ind w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="lt-LT"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaitas">
-[...69 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...53 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -35449,90 +1530,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>18551</Characters>
+  <Pages>4</Pages>
+  <Words>2645</Words>
+  <Characters>1509</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>154</Lines>
-  <Paragraphs>101</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50994</CharactersWithSpaces>
+  <CharactersWithSpaces>4146</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Skinkienė, Žaneta</dc:creator>
+  <dc:creator>Rastine</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>