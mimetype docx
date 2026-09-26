--- v2 (2026-01-15)
+++ v3 (2026-09-26)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="435E14FA" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="000E2227">
       <w:pPr>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk111790918"/>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311084BD" w14:textId="143EB54B" w:rsidR="0085775C" w:rsidRDefault="00550A5F" w:rsidP="00880863">
+    <w:p w14:paraId="311084BD" w14:textId="70663ECD" w:rsidR="0085775C" w:rsidRDefault="00550A5F" w:rsidP="00880863">
       <w:pPr>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="000B1BB3" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>arijampolės „</w:t>
       </w:r>
       <w:r w:rsidR="0081741D" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
@@ -117,76 +117,125 @@
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="000B1BB3" w:rsidRPr="00FD0684">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00764CBA" w:rsidRPr="00FD0684">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
       <w:r w:rsidR="00472E7C" w:rsidRPr="00FD0684">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00CF7447">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>rug</w:t>
+      </w:r>
+      <w:r w:rsidR="00193CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>pjūčio</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7447">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00193CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7447">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="00850535">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>sausio 5 d. įsakymu Nr. V-1.</w:t>
+        <w:t xml:space="preserve"> d. įsakymu Nr. V</w:t>
+      </w:r>
+      <w:r w:rsidR="00101104">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00047739">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>57</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F39C32F" w14:textId="77777777" w:rsidR="00880863" w:rsidRDefault="00880863" w:rsidP="00880863">
       <w:pPr>
         <w:ind w:left="5184"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61C121FF" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="000E2227">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49421D96" w14:textId="16C7EF42" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="00C20F9C" w:rsidP="00C20F9C">
+    <w:p w14:paraId="49421D96" w14:textId="3517D020" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="00C20F9C" w:rsidP="00C20F9C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk211882767"/>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>MARIJAMPOLĖS</w:t>
       </w:r>
       <w:r w:rsidR="000B1BB3" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
@@ -208,89 +257,65 @@
       </w:r>
       <w:r w:rsidR="0081741D" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="007E45EF" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>ROGIMNAZIJOS</w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E2227" w:rsidRPr="00E374B9">
+      <w:r w:rsidR="006D26FA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>PAILGINT</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E374B9">
+        <w:t>POPAMOKINĖS VEIKLOS VAIKO PRIEŽIŪROS</w:t>
+      </w:r>
+      <w:r w:rsidR="0005415D" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>OS</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">DIENOS </w:t>
       </w:r>
       <w:r w:rsidR="000E2227" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>GRUPĖS</w:t>
       </w:r>
       <w:r w:rsidR="00550A5F" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> VEIKLOS ORGANIZAVIMO</w:t>
       </w:r>
       <w:r w:rsidR="000E2227" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> TVARKOS APRAŠAS</w:t>
       </w:r>
@@ -315,80 +340,108 @@
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>I. BENDROSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A42A93" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="0087158D" w:rsidRDefault="000E2227" w:rsidP="000E2227">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0741A1F3" w14:textId="405F9ED7" w:rsidR="006A5FB1" w:rsidRPr="0087158D" w:rsidRDefault="0087158D" w:rsidP="00C20F9C">
+    <w:p w14:paraId="0741A1F3" w14:textId="403A2962" w:rsidR="006A5FB1" w:rsidRPr="0087158D" w:rsidRDefault="0087158D" w:rsidP="00C20F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087158D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Marijampolės „Ryto“ progimnazijos pailgintos mokymosi dienos grupės veiklos organizavimo tvarkos aprašas</w:t>
+        <w:t xml:space="preserve">Marijampolės „Ryto“ progimnazijos </w:t>
+      </w:r>
+      <w:r w:rsidR="006D26FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087158D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupės veiklos organizavimo tvarkos aprašas</w:t>
       </w:r>
       <w:r w:rsidR="006A5FB1" w:rsidRPr="0087158D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (toliau – Aprašas) reglamentuoja pailgintos mokymosi dienos grupės (toliau – Grupė) veiklą progimnazijoje.</w:t>
+        <w:t xml:space="preserve"> (toliau – Aprašas) reglamentuoja </w:t>
+      </w:r>
+      <w:r w:rsidR="006D26FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5FB1" w:rsidRPr="0087158D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupės (toliau – Grupė) veiklą progimnazijoje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="223637FD" w14:textId="4F2CDDB1" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="00C20F9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087158D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
@@ -469,204 +522,186 @@
       <w:r w:rsidR="000E2227" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> įstaiga (juridinis asmuo, kurio pagrind</w:t>
       </w:r>
       <w:r w:rsidR="007658AF" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inė veikla yra formalusis ir</w:t>
       </w:r>
       <w:r w:rsidR="000E2227" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> neformalusis švietimas).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3DDC88" w14:textId="7F7BDEC4" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="0087158D" w:rsidP="00C20F9C">
+    <w:p w14:paraId="6C3DDC88" w14:textId="76A20713" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="0087158D" w:rsidP="00C20F9C">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087158D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>2.2</w:t>
       </w:r>
       <w:r w:rsidRPr="0087158D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000E2227" w:rsidRPr="0087158D">
+      <w:r w:rsidR="006D26FA" w:rsidRPr="006D26FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Popamokinės veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidR="006D26FA" w:rsidRPr="0087158D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Pailgin</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007658AF" w:rsidRPr="0087158D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2227" w:rsidRPr="0087158D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">tos </w:t>
-[...16 lines deleted...]
-          <w:iCs/>
+        <w:t>grupė</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2227" w:rsidRPr="00E374B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tai tėvų (globėjų, rūpintojų) prašym</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20F9C" w:rsidRPr="00E374B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>u su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>daroma</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20F9C" w:rsidRPr="00E374B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupė </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2227" w:rsidRPr="00E374B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>mokiniams, kuriems teikiama neformaliojo švietimo paslauga po pamokų.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2227" w:rsidRPr="00E374B9">
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007658AF" w:rsidRPr="0087158D">
-[...63 lines deleted...]
-    <w:p w14:paraId="1C4236FC" w14:textId="4FC8F620" w:rsidR="000E2227" w:rsidRPr="00880863" w:rsidRDefault="00937DF2" w:rsidP="000E2227">
+    </w:p>
+    <w:p w14:paraId="1C4236FC" w14:textId="5F0D2E9E" w:rsidR="000E2227" w:rsidRPr="00880863" w:rsidRDefault="00937DF2" w:rsidP="000E2227">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Tvarkos aprašas parengtas vadovaujantis: Marijampolės savivaldybės tarybos 2021 m. sausio 29 d. sprendimu Nr. 1-282 „Dėl mokesčio už pailgintos dienos grupę nustatymo“, Marijampolės savivaldybės tarybos 202</w:t>
+        <w:t xml:space="preserve">Tvarkos aprašas parengtas vadovaujantis: Marijampolės savivaldybės tarybos 2021 m. sausio 29 d. sprendimu Nr. 1-282 „Dėl mokesčio už </w:t>
+      </w:r>
+      <w:r w:rsidR="006D26FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880863">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupę nustatymo“, Marijampolės savivaldybės tarybos 202</w:t>
       </w:r>
       <w:r w:rsidR="00C65395" w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> m. </w:t>
       </w:r>
       <w:r w:rsidR="00C65395" w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>rugsėjo</w:t>
       </w:r>
       <w:r w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -727,110 +762,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>s 2021 m. lapkričio 29 d.</w:t>
       </w:r>
       <w:r w:rsidR="00625728" w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprendimo Nr. 1-282 </w:t>
       </w:r>
       <w:r w:rsidR="00C65395" w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="00625728" w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">„Dėl Mokesčio už pailgintos dienos grupę nustatymo“ pakeitimo“, </w:t>
+        <w:t xml:space="preserve">„Dėl Mokesčio už </w:t>
+      </w:r>
+      <w:r w:rsidR="006D26FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidR="006D26FA" w:rsidRPr="00880863">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00625728" w:rsidRPr="00880863">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupę nustatymo“ pakeitimo“, </w:t>
       </w:r>
       <w:r w:rsidR="00880863" w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Marijampolės savivaldybės tarybos 2025 m. gruodžio 19 d. sprendimu Nr. 1-379 „Dėl Marijampolės savivaldybės tarybos 2021 m. lapkričio 29 d. sprendimo Nr. 1-282 „Dėl mokesčio už pailgintos dienos grupę nustatymo“ pakeitimo“ </w:t>
+        <w:t xml:space="preserve">Marijampolės savivaldybės tarybos 2025 m. gruodžio 19 d. sprendimu Nr. 1-379 „Dėl Marijampolės savivaldybės tarybos 2021 m. lapkričio 29 d. sprendimo Nr. 1-282 „Dėl mokesčio už </w:t>
+      </w:r>
+      <w:r w:rsidR="006D26FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidR="006D26FA" w:rsidRPr="00880863">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880863" w:rsidRPr="00880863">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupę nustatymo“ pakeitimo“ </w:t>
       </w:r>
       <w:r w:rsidR="000E2227" w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Lietuvos Respublikos švietimo įstatymu,</w:t>
       </w:r>
       <w:r w:rsidR="0087158D" w:rsidRPr="00880863">
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0087158D" w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Lietuvos Respublikos švietimo, mokslo ir sporto ministerijos norminiais teisės aktais</w:t>
       </w:r>
       <w:r w:rsidR="00625728" w:rsidRPr="00880863">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3344127A" w14:textId="18F4CD55" w:rsidR="000E2227" w:rsidRPr="006B553E" w:rsidRDefault="006B553E" w:rsidP="000E2227">
+    <w:p w14:paraId="3344127A" w14:textId="535E0960" w:rsidR="000E2227" w:rsidRPr="006B553E" w:rsidRDefault="006B553E" w:rsidP="000E2227">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B553E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Grupės paslauga yra mokama ir teikiama pedagogo, vadovaujantis jo pareigybės aprašymu.</w:t>
+        <w:t xml:space="preserve">Grupės paslauga yra mokama ir teikiama </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>priežiūros darbuotojo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B553E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>, vadovaujantis jo pareigybės aprašymu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55859D3F" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="000E2227">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01EE6C4E" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="000E2227">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
@@ -925,51 +1016,67 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
         <w:t>6.1. geri</w:t>
       </w:r>
       <w:r w:rsidR="00044C8F" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>nti vaikų ugdymo</w:t>
       </w:r>
       <w:r w:rsidR="003F6749">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00044C8F" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>(si) kokybę</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00044C8F" w:rsidRPr="00E374B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00044C8F" w:rsidRPr="00E374B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>) kokybę</w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505EC5F2" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="000E2227">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
@@ -1067,50 +1174,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1885DF3C" w14:textId="50BA873E" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="0038202A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Grupė steigiama pagal tėvų (globėjų, rūpintojų)</w:t>
       </w:r>
       <w:r w:rsidR="000B1BB3" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> prašymus, suderinus su </w:t>
       </w:r>
       <w:r w:rsidR="00517791" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>progimnazijos</w:t>
       </w:r>
       <w:r w:rsidR="000912F9" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
@@ -1127,162 +1235,147 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D1B8B1" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="00E374B9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Į grupę mokiniai priimami tėvams</w:t>
       </w:r>
       <w:r w:rsidR="009F0781" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> (globėjams, rūpintojams)</w:t>
       </w:r>
       <w:r w:rsidR="00764CBA" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> pateikus rašytinį prašymą </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk111808770"/>
       <w:r w:rsidR="00764CBA" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> priedas)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00421189" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir pasirašius paslaugos teikimo sutartį (2 priedas).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A74B79" w14:textId="06D9FEE7" w:rsidR="0085775C" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="0038202A">
+    <w:p w14:paraId="22A74B79" w14:textId="33CCC7DE" w:rsidR="0085775C" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="0038202A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="000B1BB3" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">rupės veikla grindžiama </w:t>
       </w:r>
       <w:r w:rsidR="00517791" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> direktoriaus įsakymu patvirtintu Pailgint</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00044C8F" w:rsidRPr="00E374B9">
+        <w:t xml:space="preserve"> direktoriaus įsakymu patvirtintu </w:t>
+      </w:r>
+      <w:r w:rsidR="00934371">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidR="00934371" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">dienos </w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">grupės </w:t>
       </w:r>
       <w:r w:rsidR="0083365D" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">veiklos organizavimo </w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00E65E3E" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1517,80 +1610,80 @@
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> G</w:t>
       </w:r>
       <w:r w:rsidR="00AC68EF" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>rupės veikla vykdoma ugdymo proceso ir mokinių rudens, žiemos (Kalėdų), žiemos bei pavasario (Velykų) atostogų metu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360D946A" w14:textId="72F8EB6B" w:rsidR="00350BEC" w:rsidRPr="00E374B9" w:rsidRDefault="00350BEC" w:rsidP="000E2227">
+    <w:p w14:paraId="360D946A" w14:textId="392B1BA7" w:rsidR="00350BEC" w:rsidRPr="00E374B9" w:rsidRDefault="00350BEC" w:rsidP="000E2227">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Ugdomąją veiklą grupės </w:t>
       </w:r>
-      <w:r w:rsidR="0019205D" w:rsidRPr="00E374B9">
-[...4 lines deleted...]
-        <w:t>auklėtoja</w:t>
+      <w:r w:rsidR="00934371">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>darbuotoja</w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> f</w:t>
       </w:r>
       <w:r w:rsidR="00AC4C45" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">iksuoja </w:t>
       </w:r>
       <w:r w:rsidR="00764CBA" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>elektroniniame</w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1679,133 +1772,154 @@
         </w:rPr>
         <w:t>grupę priimami 1</w:t>
       </w:r>
       <w:r w:rsidR="007B2641" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="000B1BB3" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> klasių mokiniai (išimties tvarka ir vyresni).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193D8094" w14:textId="26442DD1" w:rsidR="004F7897" w:rsidRPr="00A246E8" w:rsidRDefault="00A246E8" w:rsidP="000E2227">
+    <w:p w14:paraId="193D8094" w14:textId="150387BE" w:rsidR="004F7897" w:rsidRPr="00A246E8" w:rsidRDefault="00A246E8" w:rsidP="000E2227">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A246E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Grupėje gali būti ne daugiau kaip 30 ir ne mažiau kaip 15 mokinių.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F3BBED0" w14:textId="54BD526C" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="00AF08A1">
+        <w:t>Grupėje gali būti ne daugiau kaip 30 ir ne mažiau kaip 15 mokinių</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7447">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7447" w:rsidRPr="00CF7447">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Išimtiniais atvejais, atsižvelgiant į susidariusias aplinkybes ir grupės komplektavimo galimybes, mokinių skaičius gali būti didesnis arba mažesnis už nustatytą ribą</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7447">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3BBED0" w14:textId="58931F0F" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="000E2227" w:rsidP="00AF08A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Grup</w:t>
       </w:r>
       <w:r w:rsidR="00E65E3E" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>ės</w:t>
       </w:r>
       <w:r w:rsidR="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E393F" w:rsidRPr="00E374B9">
-[...4 lines deleted...]
-        <w:t>auklėtojos</w:t>
+      <w:r w:rsidR="00934371">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>darbuotojos</w:t>
       </w:r>
       <w:r w:rsidR="00E65E3E" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> vykdo saugią </w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>mokinių priežiūrą, kryptingą pažintinę, meninę, sportinę veiklą grupės patalpose ar lauke</w:t>
+        <w:t>mokinių priežiūrą, pažintinę, meninę, sportinę veiklą grupės patalpose ar lauke</w:t>
       </w:r>
       <w:r w:rsidR="001E393F" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>, i</w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>nformuoja tėvus (g</w:t>
       </w:r>
       <w:r w:rsidR="00E65E3E" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">lobėjus, rūpintojus) apie </w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1847,51 +1961,51 @@
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Tėvai (globėjai, rūpintojai) turi teisę savo vaikams parinkti grupės lankymo trukmę</w:t>
       </w:r>
       <w:r w:rsidR="00E65E3E" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> (apie tai nurodoma tėvų (globėjų, rūpintojų) prašyme)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26737B2D" w14:textId="38B99DE9" w:rsidR="005749B2" w:rsidRDefault="00AB08CF" w:rsidP="00BF6F90">
+    <w:p w14:paraId="26737B2D" w14:textId="7CF0ED1A" w:rsidR="005749B2" w:rsidRDefault="00AB08CF" w:rsidP="00BF6F90">
       <w:pPr>
         <w:pStyle w:val="Betarp"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Marijampolės savivaldybės</w:t>
       </w:r>
       <w:r w:rsidR="00A23744" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
@@ -1943,87 +2057,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>d. sprendimu Nr. 1-2</w:t>
       </w:r>
       <w:r w:rsidR="00DA788C" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>82</w:t>
       </w:r>
       <w:r w:rsidR="000B6CAA" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00172736">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Marijampolės savivaldybės tarybos 2025 m. gruodžio 19 d. sprendimas Nr. 1-379 „Dėl Marijampolės savivaldybės tarybos 2021 m. lapkričio 29 d. sprendimo Nr. 1-282 „Dėl mokesčio už pailgintos dienos grupę nustatymo“ pakeitimo) </w:t>
+        <w:t xml:space="preserve">(Marijampolės savivaldybės tarybos 2025 m. gruodžio 19 d. sprendimas Nr. 1-379 „Dėl Marijampolės savivaldybės tarybos 2021 m. lapkričio 29 d. sprendimo Nr. 1-282 „Dėl mokesčio už </w:t>
+      </w:r>
+      <w:r w:rsidR="00934371">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
+      </w:r>
+      <w:r w:rsidR="00172736">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupę nustatymo“ pakeitimo) </w:t>
       </w:r>
       <w:r w:rsidR="000B6CAA" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>nustatytas </w:t>
       </w:r>
       <w:r w:rsidR="000B6CAA" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000B6CAA" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">mėnesio mokestis už pailgintos </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">mokymosi </w:t>
+        <w:t xml:space="preserve">mėnesio mokestis už </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
       </w:r>
       <w:r w:rsidR="000B6CAA" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>dienos gru</w:t>
+        <w:t>gru</w:t>
       </w:r>
       <w:r w:rsidR="00BF6F90">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>pę</w:t>
       </w:r>
       <w:r w:rsidR="00B33405" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B6CAA" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">kai mokinys tėvų pageidavimu </w:t>
       </w:r>
       <w:r w:rsidR="00172736">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2380,79 +2508,104 @@
       <w:r w:rsidR="00FB2E9C" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>kai pamokos nevyko dėl ekstremalių gamtos sąlygų (šalčio, karščio ir pan.);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E0D477" w14:textId="77777777" w:rsidR="00EF5624" w:rsidRPr="00E374B9" w:rsidRDefault="00EF5624" w:rsidP="005749B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>21.2. paskelbto karantino laikotarpiu nelankant ugdymo įstaigos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2343B1CC" w14:textId="38D7F0D0" w:rsidR="00EF5624" w:rsidRPr="00E374B9" w:rsidRDefault="00EF5624" w:rsidP="005749B2">
+    <w:p w14:paraId="2343B1CC" w14:textId="0D422E13" w:rsidR="00EF5624" w:rsidRDefault="00EF5624" w:rsidP="005749B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">21.3. </w:t>
       </w:r>
       <w:r w:rsidR="00517791" w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>progimnazijoje</w:t>
       </w:r>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> paskelbto ugdymo nuotoliniu mokymo proceso organizavimo būdu laikotarpiu.</w:t>
+        <w:t xml:space="preserve"> paskelbto ugdymo nuotoliniu mokymo proceso organizavimo būdu laikotarpiu</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545E8174" w14:textId="106B8F38" w:rsidR="008F1D19" w:rsidRPr="00E374B9" w:rsidRDefault="008F1D19" w:rsidP="005749B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>21.4. birželio mėnesį, pasibaigus ugdymo procesui.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7708AD68" w14:textId="66258E4E" w:rsidR="00B8778D" w:rsidRPr="00A246E8" w:rsidRDefault="008F4F71" w:rsidP="00A246E8">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="part_25bc2c7e9e124d1cad81597e115782e7"/>
       <w:bookmarkStart w:id="10" w:name="part_dfae5e8cd14f46c0b39ebfa62a949037"/>
       <w:bookmarkStart w:id="11" w:name="part_e8fb1292dcae4845b94b1e2f65413c6e"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
@@ -2477,74 +2630,94 @@
         </w:rPr>
         <w:t>mokestis sumokamas</w:t>
       </w:r>
       <w:r w:rsidR="00B8778D" w:rsidRPr="00A246E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> iki kito mėnesio 20 dienos. Mokinį, už kur</w:t>
       </w:r>
       <w:r w:rsidR="004D615B" w:rsidRPr="00A246E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>io priežiūrą grupėje laiku nesumokėtas</w:t>
       </w:r>
       <w:r w:rsidR="00B8778D" w:rsidRPr="00A246E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> mėnesio mokestis, įstaigos vadovas turi teisę išbraukti iš grupės sąrašų.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F167DE" w14:textId="6E752E1E" w:rsidR="001A74A2" w:rsidRPr="00A246E8" w:rsidRDefault="001A74A2" w:rsidP="00A246E8">
+    <w:p w14:paraId="22F167DE" w14:textId="65CBED5A" w:rsidR="001A74A2" w:rsidRPr="00A246E8" w:rsidRDefault="001A74A2" w:rsidP="00A246E8">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A246E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Mokiniui atsisakius lankyti pailgintą dienos grupę, tėvai privalo informuoti raštu (</w:t>
+        <w:t xml:space="preserve">Mokiniui atsisakius lankyti </w:t>
+      </w:r>
+      <w:r w:rsidR="00934371">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidR="00934371" w:rsidRPr="00A246E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A246E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>grupę, tėvai privalo informuoti raštu (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A246E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>3 priedas)</w:t>
       </w:r>
       <w:r w:rsidR="00A246E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A246E8" w:rsidRPr="00A246E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Atsisakymas lankyti įsigalioja nuo kito mėnesio pirmos dienos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AB6B40" w14:textId="2985E6BC" w:rsidR="00A246E8" w:rsidRPr="00A246E8" w:rsidRDefault="00A246E8" w:rsidP="00A246E8">
       <w:pPr>
@@ -2582,119 +2755,179 @@
     <w:p w14:paraId="5237711F" w14:textId="4C76EE93" w:rsidR="000E2227" w:rsidRPr="00E374B9" w:rsidRDefault="004F7897" w:rsidP="00A246E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E374B9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Į namus mokiniai išleidžiami jiems patogiu laiku: vieni arba juos pasiima tėvai (apie tai nurodoma tėvų (globėjų, rūpintojų) prašyme).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FB8343" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00C25054" w:rsidRDefault="000E2227" w:rsidP="000E2227">
-[...7 lines deleted...]
-    <w:p w14:paraId="52E76260" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00AC68EF" w:rsidRDefault="000E2227" w:rsidP="000E2227">
+    <w:p w14:paraId="33FB8343" w14:textId="77777777" w:rsidR="000E2227" w:rsidRDefault="000E2227" w:rsidP="000E2227">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2746FF00" w14:textId="77777777" w:rsidR="00E900AB" w:rsidRPr="00CA157A" w:rsidRDefault="00E900AB" w:rsidP="000E2227">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E76260" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="002B576F" w:rsidRDefault="000E2227" w:rsidP="000E2227">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:lang w:val="lt-LT"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B576F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>V. BAIGIAMOSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B5F031" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00AC68EF" w:rsidRDefault="000E2227" w:rsidP="000E2227">
+    <w:p w14:paraId="11B5F031" w14:textId="77777777" w:rsidR="000E2227" w:rsidRDefault="000E2227" w:rsidP="000E2227">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="lt-LT"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0BCC502F" w14:textId="193E052A" w:rsidR="000E2227" w:rsidRPr="00A246E8" w:rsidRDefault="00A246E8" w:rsidP="00A246E8">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AE0837" w14:textId="77777777" w:rsidR="00E900AB" w:rsidRPr="00CA157A" w:rsidRDefault="00E900AB" w:rsidP="000E2227">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BCC502F" w14:textId="5701E52E" w:rsidR="000E2227" w:rsidRPr="00CA157A" w:rsidRDefault="00A246E8" w:rsidP="00A246E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:lang w:val="lt-LT"/>
-[...7 lines deleted...]
-        <w:t>Grupės veiklos priežiūrą vykdo direktoriaus pavaduotojas ugdymui, atsakinga už veiklos organizavimo, kokybės ir saugos reikalavimų laikymosi kontrolę.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA157A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grupės veiklos priežiūrą vykdo direktoriaus pavaduotojas ugdymui, atsakinga už </w:t>
+      </w:r>
+      <w:r w:rsidR="00E900AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupės </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA157A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>veikl</w:t>
+      </w:r>
+      <w:r w:rsidR="00E900AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>ą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA157A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="382CE062" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00104EC9" w:rsidRDefault="000E2227" w:rsidP="000E2227">
+    <w:p w14:paraId="382CE062" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00CA157A" w:rsidRDefault="000E2227" w:rsidP="000E2227">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="EE0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CA8EA1E" w14:textId="77777777" w:rsidR="000E2227" w:rsidRPr="00104EC9" w:rsidRDefault="000E2227" w:rsidP="000E2227">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00104EC9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672A448E" w14:textId="77777777" w:rsidR="007B2641" w:rsidRPr="00104EC9" w:rsidRDefault="007B2641" w:rsidP="000E2227">
@@ -2866,167 +3099,117 @@
           <w:szCs w:val="32"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E00D14F" w14:textId="77777777" w:rsidR="00A246E8" w:rsidRDefault="00A246E8" w:rsidP="000E2227">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42C3647B" w14:textId="77777777" w:rsidR="00A246E8" w:rsidRDefault="00A246E8" w:rsidP="000E2227">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="541137C9" w14:textId="77777777" w:rsidR="00A246E8" w:rsidRDefault="00A246E8" w:rsidP="000E2227">
+    <w:p w14:paraId="45B3AEA7" w14:textId="77777777" w:rsidR="00250695" w:rsidRDefault="00250695" w:rsidP="000E2227">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1932222F" w14:textId="77777777" w:rsidR="00A246E8" w:rsidRDefault="00A246E8" w:rsidP="000E2227">
+    <w:p w14:paraId="4B6FC21B" w14:textId="77777777" w:rsidR="00250695" w:rsidRDefault="00250695" w:rsidP="000E2227">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C684353" w14:textId="77777777" w:rsidR="00A246E8" w:rsidRDefault="00A246E8" w:rsidP="000E2227">
+    <w:p w14:paraId="6B6E89ED" w14:textId="77777777" w:rsidR="00250695" w:rsidRDefault="00250695" w:rsidP="000E2227">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6378BC66" w14:textId="77777777" w:rsidR="00A246E8" w:rsidRDefault="00A246E8" w:rsidP="000E2227">
-[...49 lines deleted...]
-    <w:p w14:paraId="5BB8CC00" w14:textId="600D57A6" w:rsidR="0005415D" w:rsidRDefault="00A246E8" w:rsidP="00A246E8">
+    <w:p w14:paraId="5BB8CC00" w14:textId="741084B2" w:rsidR="0005415D" w:rsidRDefault="00A246E8" w:rsidP="00A246E8">
       <w:pPr>
         <w:ind w:left="5184"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00C87578" w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">arijampolės „Ryto“ progimnazijos pailgintos </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">mokymosi </w:t>
+        <w:t xml:space="preserve">arijampolės „Ryto“ progimnazijos </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
       </w:r>
       <w:r w:rsidR="00C87578" w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>dienos grupės veiklos organizavimo tvarkos aprašo</w:t>
+        <w:t>grupės veiklos organizavimo tvarkos aprašo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DD284E" w14:textId="5B76F889" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:ind w:left="5184"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>1 priedas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406037B7" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
@@ -3097,58 +3280,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5CC4CA" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Gyvenamosios vietos adresas, tel. Nr., el. pašto adresas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F66C06" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C44A32D" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2034EAC3" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="291F0698" w14:textId="4CF3136E" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:rPr>
@@ -3218,90 +3393,99 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="537CBFAE" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>PRAŠYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D25032" w14:textId="2A646594" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+    <w:p w14:paraId="73D25032" w14:textId="19047786" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">DĖL PRIĖMIMO Į PAILGINTOS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF30D9">
+        <w:t xml:space="preserve">DĖL PRIĖMIMO Į </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3" w:rsidRPr="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>POPAMOKINĖS VEIKLOS VAIKO PRIEŽIŪROS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">MOKYMOSI </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>DIENOS GRUPĘ</w:t>
+        <w:t>GRUPĘ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665B9422" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="624ED3DC" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.................................</w:t>
@@ -3381,151 +3565,151 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3888" w:firstLine="1296"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>(mokinio vardas, pavardė )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425DBC0D" w14:textId="558DD056" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
+    <w:p w14:paraId="425DBC0D" w14:textId="16BC9110" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>.............. klasės mokinę(-į), į pailgintos</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> mokymosi</w:t>
+        <w:t xml:space="preserve">.............. klasės mokinę(-į), į </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dienos grupę nuo .......................................... Pageidauju, kad dukra (sūnus) būtų prižiūrimas (pažymėti pasirinktą variantą nuo kurio priklausys mokestis už grupę):</w:t>
+        <w:t>grupę nuo .......................................... Pageidauju, kad dukra (sūnus) būtų prižiūrimas (pažymėti pasirinktą variantą nuo kurio priklausys mokestis už grupę):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2104090E" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>iki 3 valandų per dieną;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DC18C2" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>iki 6 valandų per dieną;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AE8692" w14:textId="5D40C3C8" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
+    <w:p w14:paraId="40AE8692" w14:textId="54E5D3AD" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00BF30D9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Įsipareigoju už vaiko priežiūrą pailgintos </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">mokymosi </w:t>
+        <w:t xml:space="preserve">Įsipareigoju už vaiko priežiūrą </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>dienos grupėje mokėti Marijampolės savivaldybės tarybos nustatytą mėnesinį mokestį iki sekančio mėnesio 20 d.</w:t>
+        <w:t>grupėje mokėti Marijampolės savivaldybės tarybos nustatytą mėnesinį mokestį iki sekančio mėnesio 20 d.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026D5C72" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Informuoju, kad iš grupės mokinį pasiims: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388026E1" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
@@ -3648,83 +3832,83 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">(parašas)   </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> (vardas, pavardė)                                                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E99E157" w14:textId="427561E3" w:rsidR="0005415D" w:rsidRDefault="0005415D" w:rsidP="00F945CE">
+    <w:p w14:paraId="2E99E157" w14:textId="37AA7F0C" w:rsidR="0005415D" w:rsidRDefault="0005415D" w:rsidP="00F945CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:ind w:left="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Marijampolės „Ryto“ progimnazijos pailgintos </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">mokymosi </w:t>
+        <w:t xml:space="preserve">Marijampolės „Ryto“ progimnazijos </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">dienos grupės veiklos organizavimo tvarkos aprašo </w:t>
+        <w:t xml:space="preserve">grupės veiklos organizavimo tvarkos aprašo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E152613" w14:textId="4D937FC7" w:rsidR="00282EBD" w:rsidRPr="00C25054" w:rsidRDefault="00282EBD" w:rsidP="00F945CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:ind w:left="4820"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>2 priedas</w:t>
       </w:r>
     </w:p>
@@ -3784,82 +3968,81 @@
       <w:r w:rsidR="00F945CE" w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidR="0041694D" w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>ROGIMNAZIJOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CF3D6E" w14:textId="13CD1594" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
+    <w:p w14:paraId="61CF3D6E" w14:textId="1D2BA392" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00CE79A3" w:rsidP="00282EBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0005415D">
+      <w:r w:rsidRPr="00CE79A3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">PAILGINTOS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF30D9">
+        <w:t>POPAMOKINĖS VEIKLOS VAIKO PRIEŽIŪROS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00282EBD" w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">MOKYMOSI </w:t>
-[...7 lines deleted...]
-        <w:t>DIENOS GRUPĖS</w:t>
+        <w:t>GRUPĖS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66748BFC" w14:textId="3E057D78" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">PASLAUGOS TEIKIMO </w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
@@ -3947,51 +4130,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>rogimnazija</w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">, įstaigos kodas 190453670, LT 68262 Marijampolė, </w:t>
       </w:r>
       <w:r w:rsidR="0005415D" w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Mokyklos</w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> g. 22 (toliau – paslaugos teikėjas), atstovaujamas Vlado Klasavičiaus, </w:t>
+        <w:t xml:space="preserve"> g. 22 (toliau – paslaugos teikėjas), atstovaujamas Vlado </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0005415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Klasavičiaus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0005415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00517791" w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> direktoriaus ir tėvas (globėjas) rūpintojas (reikalingą žodį pabraukti), toliau – klientas, atstovaujantis vaiko interesus,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B31F27" w14:textId="77777777" w:rsidR="0005415D" w:rsidRPr="0005415D" w:rsidRDefault="0005415D" w:rsidP="0005415D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
@@ -4045,66 +4244,68 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="506E77C4" w14:textId="26C7AF0C" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>..............................................................................................................sudaro šią sutartį:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F58A72" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ECD1500" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
+    <w:p w14:paraId="3ECD1500" w14:textId="7E692020" w:rsidR="00282EBD" w:rsidRPr="008C1531" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0005415D">
-        <w:rPr>
+      <w:r w:rsidRPr="008C1531">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>I. SUTARTIES  OBJEKTAS</w:t>
+        <w:t>I. SUTARTIES OBJEKTAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAB75D1" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38D3C471" w14:textId="5930575E" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00F34B33">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
@@ -4143,92 +4344,92 @@
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>..............................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7907BB80" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>( mokinio vardas, pavardė, klasė, gimimo data )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B10F51" w14:textId="76E6FEBF" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
+    <w:p w14:paraId="38B10F51" w14:textId="4F64D03F" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">prižiūrėti ir organizuoti veiklą pagal </w:t>
       </w:r>
       <w:r w:rsidR="00517791" w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> direktoriaus įsakymu patvirtintą pailgintos</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> mokymosi</w:t>
+        <w:t xml:space="preserve"> direktoriaus įsakymu patvirtintą </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dienos grupės veiklos aprašą.</w:t>
+        <w:t>grupės veiklos aprašą.</w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA56CF7" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="EE0000"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14523811" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
@@ -4251,69 +4452,83 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="271183C0" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>2. Paslaugos teikėjas įsipareigoja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F821C2" w14:textId="2322D82A" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
+    <w:p w14:paraId="65F821C2" w14:textId="1001F48C" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1. organizuoti kokybišką veiklą vadovaujantis Lietuvos Respublikos Konstitucija, Lietuvos Respublikos švietimo įstatymu, Jungtinių Tautų vaiko teisių konvencija, pradinio ugdymo koncepcija, išsilavinimo standartais, </w:t>
+        <w:t xml:space="preserve">2.1. organizuoti veiklą </w:t>
+      </w:r>
+      <w:r w:rsidR="004855E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupėje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vadovaujantis Lietuvos Respublikos Konstitucija, Lietuvos Respublikos švietimo įstatymu, Jungtinių Tautų vaiko teisių konvencija, pradinio ugdymo koncepcija, išsilavinimo standartais, </w:t>
       </w:r>
       <w:r w:rsidR="00F34B33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Lietuvos h</w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>igienos normomis, kitais teisės ir steigėjo norminiais aktais, Marijampolės „Ryto“ p</w:t>
       </w:r>
       <w:r w:rsidR="0041694D" w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>rogimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -4325,71 +4540,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> vidaus tvarkos taisyklėmis, </w:t>
       </w:r>
       <w:r w:rsidR="00517791" w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> direktoriaus įsakymu patvirtintu Pailgintos dienos grupės veiklos aprašu;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B33F47A" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="006B74D5">
+        <w:t xml:space="preserve"> direktoriaus įsakymu patvirtintu </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grupės veiklos aprašu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B33F47A" w14:textId="1A02990E" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="006B74D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
-        <w:t>2.2. nuosekliai, planingai ir turiningai organizuoti veiklą, atitinkančią mokinių amžių;</w:t>
+        <w:t>2.2. nuosekliai</w:t>
+      </w:r>
+      <w:r w:rsidR="004855E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005415D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planingai organizuoti veiklą, atitinkančią mokinių amžių;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1336E6D5" w14:textId="4E6253AE" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="006B74D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
         <w:t>2.3. saugoti mokinius nuo fizinę, psichinę sveikatą žalojanči</w:t>
       </w:r>
       <w:r w:rsidR="006B74D5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
@@ -4436,139 +4679,146 @@
         </w:rPr>
         <w:tab/>
         <w:t>2.4. pagal galimybes sudaryti sąlygas mokinių saviraiškos poreikiams tenkinti;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A8A044" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="006B74D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
         <w:t>2.5. teikti pagalbą mokiniams atliekant namų užduotis;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1924B3" w14:textId="241EE630" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="006B74D5">
+    <w:p w14:paraId="4D1924B3" w14:textId="70B66D53" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="006B74D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">2.6. pranešti tėvams (globėjams, rūpintojams) apie mokinių savijautą, sveikatą, elgesį, veiklą pailgintos </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">mokymosi </w:t>
+        <w:t xml:space="preserve">2.6. pranešti tėvams (globėjams, rūpintojams) apie mokinių savijautą, sveikatą, elgesį, veiklą </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:r w:rsidR="004855E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>dienos grupėje;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58A1B241" w14:textId="2A157040" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
+        <w:t>grupėje;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A1B241" w14:textId="218CEEAF" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>2.7. prižiūrėti mokinius ir organizuoti turiningą jų veiklą (pažymėti pa</w:t>
+        <w:t>2.7. prižiūrėti mokinius ir organizuoti jų veiklą (pažymėti pa</w:t>
       </w:r>
       <w:r w:rsidR="00F34B33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>sirinkimą</w:t>
       </w:r>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E404F8A" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>iki 3 val. per dieną;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14383881" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="0005415D" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005415D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>iki 6 val. per dieną;</w:t>
       </w:r>
@@ -4629,325 +4879,347 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">. Paslaugos gavėjas </w:t>
       </w:r>
       <w:r w:rsidR="00F14BFB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">(tėvai / globėjai / rūpintojai) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>įsipareigoja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BD93C7" w14:textId="1676B146" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
+    <w:p w14:paraId="03BD93C7" w14:textId="16A9D208" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. laikytis </w:t>
       </w:r>
       <w:r w:rsidR="00517791" w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nuostatų, vidaus tvarkos taisyklių ir Pailgintos </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">mokymosi </w:t>
+        <w:t xml:space="preserve"> nuostatų, vidaus tvarkos taisyklių ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>dieno</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>grupės tvarkos aprašo reikalavimų;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADADFCF" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="008E634E">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grupės tvarkos aprašo reikalavimų;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1ADADFCF" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="008E634E">
+        <w:t>3.2. suteikti reikiamą informaciją apie mokinį;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C8C99C" w14:textId="0AE25687" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="008E634E">
       <w:pPr>
         <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>3.2. suteikti reikiamą informaciją apie mokinį;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59C8C99C" w14:textId="79EEB1DC" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="008E634E">
+        <w:t xml:space="preserve">3.3. nuolat domėtis mokinio elgesiu, veikla </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>grupėje;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EB5578" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="006B74D5">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>3.3. nuolat domėtis mokinio elgesiu, veikla pailgintos</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>3.4. užtikrinti, kad vaikas nevykdys smurto ar patyčių veiksmų prieš kitą asmenį;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3A905F" w14:textId="5B0993DA" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="006B74D5">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dienos grupėje;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06EB5578" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="006B74D5">
+        <w:t xml:space="preserve">3.5. informuoti </w:t>
+      </w:r>
+      <w:r w:rsidR="004855E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko </w:t>
+      </w:r>
+      <w:r w:rsidR="00305D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>priežiūros darbuotoją</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apie mokinio neatvykimą į </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>grupę;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC153B2" w14:textId="26B4E0B9" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="004855E9">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>3.4. užtikrinti, kad vaikas nevykdys smurto ar patyčių veiksmų prieš kitą asmenį;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D3A905F" w14:textId="2A4739DD" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="006B74D5">
+        <w:t xml:space="preserve">3.6. raštu informuoti grupės </w:t>
+      </w:r>
+      <w:r w:rsidR="00305D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>darbuotoją</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apie poreikį mokiniui savarankiškai grįžti namo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B49C93" w14:textId="58415B1B" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.5. informuoti pedagogą apie mokinio neatvykimą į pailgintos </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">mokymosi </w:t>
+        <w:t xml:space="preserve">3.7. užtikrinti, kad mokinys neturėtų daiktų, nesusijusių su </w:t>
+      </w:r>
+      <w:r w:rsidR="00517791" w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>dienos grupę;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1AC153B2" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00D10316">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>grupės veikla ir galinčių sukelti pavojų sveikatai ar saugumui;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE75CC2" w14:textId="0727886D" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="008E634E">
       <w:pPr>
         <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>3.6. raštu informuoti grupės pedagogą apie poreikį mokiniui savarankiškai grįžti namo;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05B49C93" w14:textId="40A4A3AA" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
+        <w:t xml:space="preserve">3.8. atlyginti mokinio padarytą žalą </w:t>
+      </w:r>
+      <w:r w:rsidR="00517791" w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>progimnazija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>i pagal Civilinio kodekso 6.275 straipsnį;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DE88DE" w14:textId="400E3CF2" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.7. užtikrinti, kad mokinys neturėtų daiktų, nesusijusių su </w:t>
-[...6 lines deleted...]
-        <w:t>progimnazijos</w:t>
+        <w:t xml:space="preserve">3.9. laiku sumokėti už mokinio priežiūrą </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, pailgintos </w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve">dienos grupėje (iki </w:t>
+        <w:t xml:space="preserve">grupėje (iki </w:t>
       </w:r>
       <w:r w:rsidR="00F34B33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>kito</w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> mėnesio 20 d.);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E35995F" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
@@ -4992,51 +5264,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>III. MOKESTIS UŽ TEIKIAMAS PASLAUGAS IR JO MOKĖJIMO TVARKA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9766BC" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="EE0000"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E4D1F27" w14:textId="2C95A6F9" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
+    <w:p w14:paraId="2E4D1F27" w14:textId="135EAC2C" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00F14BFB" w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Paslaugos gavėjas </w:t>
       </w:r>
@@ -5045,64 +5317,92 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">(tėvai / globėjai / rūpintojai) </w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">įsipareigoja už suteiktas paslaugas laiku sumokėti Marijampolės savivaldybės tarybos </w:t>
       </w:r>
       <w:r w:rsidR="00F34B33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t>Dėl mokesčio už pailgintos dienos grupę nustatymo“ 2021 m. lapkričio 17 d. Nr. TR-305 sprendimu</w:t>
+        <w:t xml:space="preserve">Dėl mokesčio už </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
+        </w:rPr>
+        <w:t>grupę nustatymo“ 2021 m. lapkričio 17 d. Nr. TR-305 sprendimu</w:t>
       </w:r>
       <w:r w:rsidR="00F34B33" w:rsidRPr="00F34B33">
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F34B33" w:rsidRPr="00F34B33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>ir Marijampolės savivaldybės tarybos 2025 m. rugsėjo 26 d. sprendimu Nr. 1-311 „Dėl mokesčio už pailgintos dienos grupę nustatymo</w:t>
+        <w:t xml:space="preserve">ir Marijampolės savivaldybės tarybos 2025 m. rugsėjo 26 d. sprendimu Nr. 1-311 „Dėl mokesčio už </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
+      </w:r>
+      <w:r w:rsidR="00F34B33" w:rsidRPr="00F34B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>grupę nustatymo</w:t>
       </w:r>
       <w:r w:rsidR="00F34B33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F34B33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> n</w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
         <w:t>ustatytą mokest</w:t>
       </w:r>
       <w:r w:rsidR="00F34B33">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
@@ -5191,224 +5491,257 @@
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">įsipareigoja: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C977F84" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00A31E58">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.1. mažinti 50 proc. mėnesio mokestį mokiniams, gaunantiems socialinę paramą arba turintiems teisę į ją (kai šeimos pajamos vienam šeimos nariui per </w:t>
-[...7 lines deleted...]
-        <w:t>mėnesį yra mažesnės kaip 1,5 valstybės remiamų pajamų dydžio);</w:t>
+        <w:t>5.1. mažinti 50 proc. mėnesio mokestį mokiniams, gaunantiems socialinę paramą arba turintiems teisę į ją (kai šeimos pajamos vienam šeimos nariui per mėnesį yra mažesnės kaip 1,5 valstybės remiamų pajamų dydžio);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B03B8A7" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00A31E58">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t>5.2. Sumažinti mėnesio mokestį 4-ame šios sutarties punkte nurodyto vienos dienos mokesčio vidurkio dydžiu už kiekvieną nelankytą dieną jeigu mokinys grupės nelankė:</w:t>
+        <w:t xml:space="preserve">5.2. Sumažinti mėnesio mokestį 4-ame šios sutarties punkte nurodyto vienos dienos mokesčio vidurkio dydžiu už kiekvieną nelankytą dieną jeigu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mokinys grupės nelankė:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CFC65E" w14:textId="2310CF6C" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00A31E58">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
         <w:t>5.2.1. kai pamokos nevyko dėl ekstremalių gamtos sąlygų (šalčio, karščio ir pan.);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F9ECF9" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="008E634E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Courier New"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
         <w:t>5.2.2. paskelbto karantino laikotarpiu nelankant ugdymo įstaigos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5004EAB7" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="008E634E">
+    <w:p w14:paraId="5004EAB7" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRDefault="00282EBD" w:rsidP="008E634E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
         <w:t>5.2.3. paskelbto ugdymo nuotoliniu mokymo proceso organizavimo būdu laikotarpiu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AD5BA6" w14:textId="569E8DFB" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
+    <w:p w14:paraId="74F96B98" w14:textId="445B5C98" w:rsidR="004855E9" w:rsidRPr="008E634E" w:rsidRDefault="004855E9" w:rsidP="008E634E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E634E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Mokestis už teikiamas paslaugas mokamas iki </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009453FF">
+        <w:t>5.2.4. birželio mėnesį, pasibaigus ugdymo procesui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AD5BA6" w14:textId="48A2B3EB" w:rsidR="00282EBD" w:rsidRPr="008E634E" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t>kito</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mėnesio 20 dienos pavedimu į </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00517791" w:rsidRPr="008E634E">
+        <w:t xml:space="preserve">6. Mokestis už teikiamas paslaugas mokamas iki </w:t>
+      </w:r>
+      <w:r w:rsidR="009453FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t>progimnazijos</w:t>
+        <w:t>kito</w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sąskaitą LT68 7044 0600 0207 0600 Marijampolės ,,Ryto“ p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0041694D" w:rsidRPr="008E634E">
+        <w:t xml:space="preserve"> mėnesio 20 dienos pavedimu į </w:t>
+      </w:r>
+      <w:r w:rsidR="00517791" w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t>rogimnazija</w:t>
+        <w:t>progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, įstaigos kodas 190453670, AB SEB bankas 70440,  (mokėjimo paskirtis – už </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009453FF">
+        <w:t xml:space="preserve"> sąskaitą LT68 7044 0600 0207 0600 Marijampolės </w:t>
+      </w:r>
+      <w:r w:rsidR="004855E9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t>_______</w:t>
+        <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mėn. pailgintos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E634E" w:rsidRPr="008E634E">
+        <w:t>Ryto“ p</w:t>
+      </w:r>
+      <w:r w:rsidR="0041694D" w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t>mokymosi</w:t>
+        <w:t>rogimnazija</w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dienos grupės paslaugas, </w:t>
+        <w:t xml:space="preserve">, įstaigos kodas 190453670, AB SEB bankas 70440,  (mokėjimo paskirtis – už </w:t>
+      </w:r>
+      <w:r w:rsidR="009453FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mėn. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E634E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupės paslaugas, </w:t>
       </w:r>
       <w:r w:rsidR="009453FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="008E634E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Courier New" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> klasės mokiniui Vardas Pavardė).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A1E219" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="009453FF" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5672,134 +6005,136 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957DE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009453FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00957DE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>. Sutartis gali būti keičiama bei papildoma abipusiu raštišku susitarimu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F601A3C" w14:textId="00178F27" w:rsidR="00282EBD" w:rsidRPr="00957DE9" w:rsidRDefault="00282EBD" w:rsidP="00A31E58">
+    <w:p w14:paraId="6F601A3C" w14:textId="19E967E2" w:rsidR="00282EBD" w:rsidRPr="00957DE9" w:rsidRDefault="00282EBD" w:rsidP="00A31E58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957DE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009453FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00957DE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Neatsiskaičius už pailgintos </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">mokymosi </w:t>
+        <w:t xml:space="preserve">. Neatsiskaičius už </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
       </w:r>
       <w:r w:rsidRPr="00957DE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">dienos grupės paslaugas 2 savaites be pateisinamos priežasties sutartis gali būti nutraukiama </w:t>
+        <w:t xml:space="preserve">grupės paslaugas 2 savaites be pateisinamos priežasties sutartis gali būti nutraukiama </w:t>
       </w:r>
       <w:r w:rsidR="00517791" w:rsidRPr="00957DE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>progimnazijos</w:t>
       </w:r>
       <w:r w:rsidRPr="00957DE9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> iniciatyva.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA7214C" w14:textId="77777777" w:rsidR="00941001" w:rsidRPr="00C25054" w:rsidRDefault="00941001" w:rsidP="00282EBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CB56F6C" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="00957DE9" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
+    <w:p w14:paraId="6CB56F6C" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="008C1531" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957DE9">
-        <w:rPr>
+      <w:r w:rsidRPr="008C1531">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>V. BAIGIAMOSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0780642B" w14:textId="77777777" w:rsidR="00282EBD" w:rsidRPr="00957DE9" w:rsidRDefault="00282EBD" w:rsidP="00282EBD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="638F88AE" w14:textId="59F24D7A" w:rsidR="00282EBD" w:rsidRPr="00957DE9" w:rsidRDefault="00282EBD" w:rsidP="00A31E58">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
@@ -5974,52 +6309,61 @@
               <w:t>(parašas)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E6B0B91" w14:textId="77777777" w:rsidR="00F14BFB" w:rsidRPr="00F14BFB" w:rsidRDefault="00F14BFB" w:rsidP="00F14BFB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="286018D6" w14:textId="08638ED4" w:rsidR="00F14BFB" w:rsidRPr="00F14BFB" w:rsidRDefault="00F14BFB" w:rsidP="00F14BFB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t>direktorius Vladas Klasavičius</w:t>
+              <w:t xml:space="preserve">direktorius Vladas </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F14BFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Klasavičius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0ADDD225" w14:textId="77777777" w:rsidR="00F14BFB" w:rsidRPr="00F14BFB" w:rsidRDefault="00F14BFB" w:rsidP="00F14BFB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23157011" w14:textId="00A9B2FF" w:rsidR="00F14BFB" w:rsidRPr="00F14BFB" w:rsidRDefault="00F14BFB" w:rsidP="00F14BFB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>20...............................</w:t>
             </w:r>
@@ -6205,80 +6549,114 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="12B659DA" w14:textId="1CC3709A" w:rsidR="00F14BFB" w:rsidRPr="00F14BFB" w:rsidRDefault="00F14BFB" w:rsidP="00282EBD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54FF11CB" w14:textId="77777777" w:rsidR="00F14BFB" w:rsidRPr="00C25054" w:rsidRDefault="00F14BFB" w:rsidP="00282EBD">
       <w:pPr>
         <w:ind w:firstLine="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31E16696" w14:textId="1825F75E" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+    <w:p w14:paraId="509205D1" w14:textId="77777777" w:rsidR="004855E9" w:rsidRDefault="004855E9" w:rsidP="00C87578">
       <w:pPr>
         <w:ind w:left="5184"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527BED8F" w14:textId="77777777" w:rsidR="004855E9" w:rsidRDefault="004855E9" w:rsidP="00C87578">
+      <w:pPr>
+        <w:ind w:left="5184"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E16696" w14:textId="208BE146" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+      <w:pPr>
+        <w:ind w:left="5184"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Marijampolės „Ryto“ progimnazijos pailgintos </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">mokymosi </w:t>
+        <w:t xml:space="preserve">Marijampolės „Ryto“ progimnazijos </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>dienos grupės veiklos organizavimo tvarkos aprašo 1 priedas</w:t>
+        <w:t xml:space="preserve">grupės veiklos organizavimo tvarkos aprašo </w:t>
+      </w:r>
+      <w:r w:rsidR="004855E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87578">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priedas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2964BB" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620A2469" w14:textId="1B83B77E" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>...............................................................................</w:t>
@@ -6459,90 +6837,97 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="558DA54F" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>PRAŠYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360BB7B8" w14:textId="71700811" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
+    <w:p w14:paraId="360BB7B8" w14:textId="10BFD389" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>DĖL ATSISAKYMO LANKYTI PAILGINTOS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B74D5">
+        <w:t xml:space="preserve">DĖL ATSISAKYMO LANKYTI </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3" w:rsidRPr="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>POPAMOKINĖS VEIKLOS VAIKO PRIEŽIŪROS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3" w:rsidRPr="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MOKYMOSI </w:t>
-[...9 lines deleted...]
-        <w:t>DIENOS GRUPĘ</w:t>
+        <w:t>GRUPĘ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A93D685" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1499B3DD" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.................................</w:t>
@@ -6579,80 +6964,80 @@
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Marijampolė</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B119FF5" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E326CB9" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00CB7FB7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F81AC48" w14:textId="6240E882" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00CB7FB7">
+    <w:p w14:paraId="0F81AC48" w14:textId="30AEDAE3" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00CB7FB7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prašau mano dukrą (sūnų) ........................................., ....... klasės mokinę(-į), išbraukti iš pailgintos </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">mokymosi </w:t>
+        <w:t xml:space="preserve">Prašau mano dukrą (sūnų) ........................................., ....... klasės mokinę(-į), išbraukti iš </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE79A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">popamokinės veiklos vaiko priežiūros </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>dienos grupės sąrašo nuo š. m. ..............</w:t>
+        <w:t>grupės sąrašo nuo š. m. ..............</w:t>
       </w:r>
       <w:r w:rsidR="00C87578" w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>......... mėn. .....</w:t>
       </w:r>
       <w:r w:rsidR="00CB7FB7" w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
@@ -6765,117 +7150,117 @@
     </w:p>
     <w:p w14:paraId="2AA5B11A" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00D22E2D" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D22E2D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3187F4D5" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00FA4463" w:rsidRDefault="00D22E2D" w:rsidP="00FA4463">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D22E2D" w:rsidRPr="00FA4463" w:rsidSect="00CB7FB7">
+    <w:sectPr w:rsidR="00D22E2D" w:rsidRPr="00FA4463" w:rsidSect="00250695">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1021" w:right="567" w:bottom="1021" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F85451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBD42782"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="22"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -8024,276 +8409,298 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1886064029">
+  <w:num w:numId="1" w16cid:durableId="1228422131">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="306472973">
+  <w:num w:numId="2" w16cid:durableId="1954484291">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1315835188">
+  <w:num w:numId="3" w16cid:durableId="1764105821">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1623073741">
+  <w:num w:numId="4" w16cid:durableId="357125578">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="664479406">
+  <w:num w:numId="5" w16cid:durableId="92215476">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="520630512">
+  <w:num w:numId="6" w16cid:durableId="1728067458">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1216627798">
+  <w:num w:numId="7" w16cid:durableId="45765394">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="482770397">
+  <w:num w:numId="8" w16cid:durableId="1850486769">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="939264585">
+  <w:num w:numId="9" w16cid:durableId="1540045669">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2126730317">
+  <w:num w:numId="10" w16cid:durableId="843130671">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2042783535">
+  <w:num w:numId="11" w16cid:durableId="1359508175">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E3226"/>
     <w:rsid w:val="000053FD"/>
     <w:rsid w:val="000368A5"/>
     <w:rsid w:val="00044C8F"/>
+    <w:rsid w:val="00047739"/>
     <w:rsid w:val="0005415D"/>
     <w:rsid w:val="00085DF1"/>
     <w:rsid w:val="00087376"/>
     <w:rsid w:val="000912F9"/>
     <w:rsid w:val="000B1BB3"/>
     <w:rsid w:val="000B46B8"/>
     <w:rsid w:val="000B6CAA"/>
     <w:rsid w:val="000E2227"/>
     <w:rsid w:val="000E3226"/>
+    <w:rsid w:val="00101104"/>
     <w:rsid w:val="00104EC9"/>
     <w:rsid w:val="00112D09"/>
     <w:rsid w:val="00114D2E"/>
     <w:rsid w:val="00170E35"/>
     <w:rsid w:val="00172736"/>
     <w:rsid w:val="0017342F"/>
     <w:rsid w:val="0019205D"/>
+    <w:rsid w:val="00193CDE"/>
     <w:rsid w:val="00196B44"/>
     <w:rsid w:val="001A74A2"/>
     <w:rsid w:val="001B2777"/>
     <w:rsid w:val="001E393F"/>
     <w:rsid w:val="001E7455"/>
+    <w:rsid w:val="002048FF"/>
     <w:rsid w:val="00213F2D"/>
     <w:rsid w:val="00217082"/>
     <w:rsid w:val="0022262C"/>
     <w:rsid w:val="00250403"/>
+    <w:rsid w:val="00250695"/>
     <w:rsid w:val="00252167"/>
     <w:rsid w:val="00263DE0"/>
     <w:rsid w:val="00271DE4"/>
     <w:rsid w:val="00276013"/>
     <w:rsid w:val="00282EBD"/>
     <w:rsid w:val="002921C8"/>
     <w:rsid w:val="002A78B4"/>
+    <w:rsid w:val="002B576F"/>
     <w:rsid w:val="002F75EB"/>
+    <w:rsid w:val="00305D12"/>
     <w:rsid w:val="00313118"/>
     <w:rsid w:val="00322B78"/>
     <w:rsid w:val="00330FF8"/>
     <w:rsid w:val="00342032"/>
     <w:rsid w:val="003437D9"/>
     <w:rsid w:val="00350BEC"/>
     <w:rsid w:val="00367324"/>
     <w:rsid w:val="0038202A"/>
     <w:rsid w:val="00396686"/>
     <w:rsid w:val="003D4D4D"/>
     <w:rsid w:val="003D62A8"/>
     <w:rsid w:val="003F2ADA"/>
     <w:rsid w:val="003F6749"/>
     <w:rsid w:val="004138B5"/>
     <w:rsid w:val="0041694D"/>
     <w:rsid w:val="00421189"/>
     <w:rsid w:val="00424021"/>
     <w:rsid w:val="00424936"/>
     <w:rsid w:val="00425F1D"/>
     <w:rsid w:val="00432912"/>
     <w:rsid w:val="00436E3A"/>
     <w:rsid w:val="00453564"/>
+    <w:rsid w:val="00454607"/>
     <w:rsid w:val="00462A09"/>
     <w:rsid w:val="00472E7C"/>
+    <w:rsid w:val="004855E9"/>
     <w:rsid w:val="00495F2C"/>
     <w:rsid w:val="004C1318"/>
     <w:rsid w:val="004D615B"/>
     <w:rsid w:val="004F7897"/>
     <w:rsid w:val="005127DD"/>
     <w:rsid w:val="00517791"/>
     <w:rsid w:val="00550A5F"/>
     <w:rsid w:val="00557165"/>
     <w:rsid w:val="005749B2"/>
     <w:rsid w:val="005763FA"/>
     <w:rsid w:val="005A33F3"/>
     <w:rsid w:val="005B2A3D"/>
     <w:rsid w:val="005D7A58"/>
     <w:rsid w:val="0061724B"/>
     <w:rsid w:val="00621DB0"/>
     <w:rsid w:val="00625728"/>
     <w:rsid w:val="006257FE"/>
     <w:rsid w:val="00661AB2"/>
     <w:rsid w:val="0068233E"/>
     <w:rsid w:val="006A5FB1"/>
     <w:rsid w:val="006B3ED4"/>
     <w:rsid w:val="006B553E"/>
     <w:rsid w:val="006B74D5"/>
     <w:rsid w:val="006D16DE"/>
+    <w:rsid w:val="006D26FA"/>
     <w:rsid w:val="00733071"/>
     <w:rsid w:val="00747A76"/>
     <w:rsid w:val="00764CBA"/>
     <w:rsid w:val="007658AF"/>
     <w:rsid w:val="007659F6"/>
+    <w:rsid w:val="0077618B"/>
     <w:rsid w:val="007B2641"/>
     <w:rsid w:val="007B4CC5"/>
     <w:rsid w:val="007C067E"/>
     <w:rsid w:val="007E38ED"/>
     <w:rsid w:val="007E45EF"/>
     <w:rsid w:val="00803796"/>
     <w:rsid w:val="0081741D"/>
     <w:rsid w:val="0083365D"/>
     <w:rsid w:val="00840025"/>
     <w:rsid w:val="00844E71"/>
     <w:rsid w:val="00850535"/>
     <w:rsid w:val="0085775C"/>
     <w:rsid w:val="0087158D"/>
     <w:rsid w:val="00880863"/>
     <w:rsid w:val="00883E08"/>
     <w:rsid w:val="00884940"/>
     <w:rsid w:val="00886378"/>
     <w:rsid w:val="00891A71"/>
+    <w:rsid w:val="00894B42"/>
     <w:rsid w:val="008B6B38"/>
+    <w:rsid w:val="008C1531"/>
     <w:rsid w:val="008D4451"/>
     <w:rsid w:val="008E634E"/>
+    <w:rsid w:val="008F1D19"/>
     <w:rsid w:val="008F4F71"/>
     <w:rsid w:val="008F5257"/>
     <w:rsid w:val="009061BF"/>
     <w:rsid w:val="00906E4A"/>
     <w:rsid w:val="00932D6A"/>
     <w:rsid w:val="009336C4"/>
+    <w:rsid w:val="00934371"/>
     <w:rsid w:val="00937DF2"/>
     <w:rsid w:val="00941001"/>
     <w:rsid w:val="009453FF"/>
     <w:rsid w:val="00956A6E"/>
     <w:rsid w:val="00957DE9"/>
+    <w:rsid w:val="009B1E44"/>
     <w:rsid w:val="009E5158"/>
     <w:rsid w:val="009F0781"/>
     <w:rsid w:val="00A23744"/>
     <w:rsid w:val="00A246E8"/>
     <w:rsid w:val="00A31E58"/>
     <w:rsid w:val="00A35897"/>
     <w:rsid w:val="00AB08CF"/>
     <w:rsid w:val="00AB5024"/>
     <w:rsid w:val="00AC248B"/>
     <w:rsid w:val="00AC4C45"/>
     <w:rsid w:val="00AC68EF"/>
     <w:rsid w:val="00B274B3"/>
     <w:rsid w:val="00B279DE"/>
     <w:rsid w:val="00B33405"/>
     <w:rsid w:val="00B375F9"/>
     <w:rsid w:val="00B8778D"/>
     <w:rsid w:val="00BB4ABF"/>
     <w:rsid w:val="00BC2611"/>
     <w:rsid w:val="00BE4148"/>
     <w:rsid w:val="00BE5C03"/>
     <w:rsid w:val="00BF1B0D"/>
     <w:rsid w:val="00BF30D9"/>
     <w:rsid w:val="00BF6F90"/>
     <w:rsid w:val="00C20876"/>
     <w:rsid w:val="00C20F9C"/>
     <w:rsid w:val="00C25054"/>
+    <w:rsid w:val="00C6489E"/>
     <w:rsid w:val="00C65395"/>
     <w:rsid w:val="00C71517"/>
     <w:rsid w:val="00C72895"/>
     <w:rsid w:val="00C7578D"/>
     <w:rsid w:val="00C7761F"/>
     <w:rsid w:val="00C87578"/>
+    <w:rsid w:val="00CA157A"/>
     <w:rsid w:val="00CB2989"/>
     <w:rsid w:val="00CB4FD2"/>
     <w:rsid w:val="00CB5817"/>
     <w:rsid w:val="00CB7FB7"/>
     <w:rsid w:val="00CE0E1E"/>
+    <w:rsid w:val="00CE79A3"/>
     <w:rsid w:val="00CF2498"/>
     <w:rsid w:val="00CF6BCE"/>
+    <w:rsid w:val="00CF7447"/>
     <w:rsid w:val="00D046F0"/>
     <w:rsid w:val="00D10316"/>
     <w:rsid w:val="00D13994"/>
     <w:rsid w:val="00D22E2D"/>
     <w:rsid w:val="00D3277F"/>
     <w:rsid w:val="00D343A6"/>
     <w:rsid w:val="00D82A16"/>
     <w:rsid w:val="00D9079C"/>
     <w:rsid w:val="00DA3E85"/>
     <w:rsid w:val="00DA6CBE"/>
     <w:rsid w:val="00DA788C"/>
     <w:rsid w:val="00DE0145"/>
     <w:rsid w:val="00E374B9"/>
     <w:rsid w:val="00E65E3E"/>
+    <w:rsid w:val="00E900AB"/>
     <w:rsid w:val="00E91500"/>
     <w:rsid w:val="00EA1907"/>
     <w:rsid w:val="00EA3F57"/>
     <w:rsid w:val="00EA402F"/>
     <w:rsid w:val="00EE4E10"/>
     <w:rsid w:val="00EF5624"/>
     <w:rsid w:val="00F14A2C"/>
     <w:rsid w:val="00F14BFB"/>
     <w:rsid w:val="00F34B33"/>
     <w:rsid w:val="00F45676"/>
     <w:rsid w:val="00F456F5"/>
     <w:rsid w:val="00F51F39"/>
     <w:rsid w:val="00F73446"/>
     <w:rsid w:val="00F75A42"/>
     <w:rsid w:val="00F77571"/>
     <w:rsid w:val="00F945CE"/>
     <w:rsid w:val="00FA3A41"/>
     <w:rsid w:val="00FA4463"/>
     <w:rsid w:val="00FA4C04"/>
     <w:rsid w:val="00FB2E9C"/>
     <w:rsid w:val="00FB62D3"/>
     <w:rsid w:val="00FC08FB"/>
     <w:rsid w:val="00FD0684"/>
     <w:rsid w:val="00FD2A5D"/>
   </w:rsids>
@@ -9641,87 +10048,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{479EF8B6-3C68-46D3-AE24-7CEE1146218A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4FE5B1F-5E9F-4964-A558-3D97689C54D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>9782</Words>
-  <Characters>5576</Characters>
+  <Words>10182</Words>
+  <Characters>5804</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15328</CharactersWithSpaces>
+  <CharactersWithSpaces>15955</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>NBBaron</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>