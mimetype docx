--- v0 (2026-02-25)
+++ v1 (2026-09-14)
@@ -1,79 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="31E16696" w14:textId="1825F75E" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
+    <w:p w14:paraId="31E16696" w14:textId="6ECAF1C8" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:ind w:left="5184"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Marijampolės „Ryto“ progimnazijos pailgintos </w:t>
+        <w:t xml:space="preserve">Marijampolės „Ryto“ progimnazijos </w:t>
       </w:r>
-      <w:r w:rsidR="006B74D5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005506CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">mokymosi </w:t>
+        <w:t>popamokinės</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005506CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veiklos vaiko priežiūros</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>dienos grupės veiklos organizavimo tvarkos aprašo 1 priedas</w:t>
+        <w:t xml:space="preserve"> grupės veiklos organizavimo tvarkos aprašo 1 priedas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2964BB" w14:textId="77777777" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620A2469" w14:textId="1B83B77E" w:rsidR="00C87578" w:rsidRPr="00C87578" w:rsidRDefault="00C87578" w:rsidP="00C87578">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>...............................................................................</w:t>
@@ -254,90 +263,90 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="558DA54F" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>PRAŠYMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360BB7B8" w14:textId="71700811" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
+    <w:p w14:paraId="360BB7B8" w14:textId="56A0CABC" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>DĖL ATSISAKYMO LANKYTI PAILGINTOS</w:t>
+        <w:t xml:space="preserve">DĖL ATSISAKYMO LANKYTI </w:t>
       </w:r>
-      <w:r w:rsidR="006B74D5">
+      <w:r w:rsidR="005506CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MOKYMOSI </w:t>
+        <w:t>POPAMOKINĖS VEIKLOS VAIKO PRIEŽIŪROS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>DIENOS GRUPĘ</w:t>
+        <w:t xml:space="preserve"> GRUPĘ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A93D685" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1499B3DD" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.................................</w:t>
@@ -374,80 +383,91 @@
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Marijampolė</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B119FF5" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00D22E2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E326CB9" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00CB7FB7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F81AC48" w14:textId="6240E882" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00CB7FB7">
+    <w:p w14:paraId="0F81AC48" w14:textId="7C69B158" w:rsidR="00D22E2D" w:rsidRPr="00C87578" w:rsidRDefault="00D22E2D" w:rsidP="00CB7FB7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prašau mano dukrą (sūnų) ........................................., ....... klasės mokinę(-į), išbraukti iš pailgintos </w:t>
+        <w:t xml:space="preserve">Prašau mano dukrą (sūnų) ........................................., ....... klasės mokinę(-į), išbraukti iš </w:t>
       </w:r>
-      <w:r w:rsidR="006B74D5">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">mokymosi </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005506CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>popamokinės</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005506CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veiklos vaiko priežiūros</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>dienos grupės sąrašo nuo š. m. ..............</w:t>
+        <w:t xml:space="preserve"> grupės sąrašo nuo š. m. ..............</w:t>
       </w:r>
       <w:r w:rsidR="00C87578" w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>......... mėn. .....</w:t>
       </w:r>
       <w:r w:rsidR="00CB7FB7" w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87578">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
@@ -571,51 +591,51 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3187F4D5" w14:textId="77777777" w:rsidR="00D22E2D" w:rsidRPr="00FA4463" w:rsidRDefault="00D22E2D" w:rsidP="00FA4463">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D22E2D" w:rsidRPr="00FA4463" w:rsidSect="00CB7FB7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -632,51 +652,51 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F85451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBD42782"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="22"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1819,100 +1839,99 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1886064029">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="306472973">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1315835188">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1623073741">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="664479406">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="520630512">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1216627798">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="482770397">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="939264585">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2126730317">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2042783535">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E3226"/>
     <w:rsid w:val="000053FD"/>
     <w:rsid w:val="000368A5"/>
     <w:rsid w:val="00044C8F"/>
     <w:rsid w:val="0005415D"/>
     <w:rsid w:val="00085DF1"/>
     <w:rsid w:val="00087376"/>
     <w:rsid w:val="000912F9"/>
     <w:rsid w:val="000B1BB3"/>
     <w:rsid w:val="000B46B8"/>
     <w:rsid w:val="000B6CAA"/>
     <w:rsid w:val="000E2227"/>
     <w:rsid w:val="000E3226"/>
     <w:rsid w:val="00104EC9"/>
     <w:rsid w:val="00112D09"/>
     <w:rsid w:val="00114D2E"/>
     <w:rsid w:val="00170E35"/>
     <w:rsid w:val="00172736"/>
     <w:rsid w:val="0017342F"/>
     <w:rsid w:val="0019205D"/>
     <w:rsid w:val="00196B44"/>
     <w:rsid w:val="001A74A2"/>
     <w:rsid w:val="001B2777"/>
@@ -1938,50 +1957,51 @@
     <w:rsid w:val="00350BEC"/>
     <w:rsid w:val="00367324"/>
     <w:rsid w:val="0038202A"/>
     <w:rsid w:val="00396686"/>
     <w:rsid w:val="003D4D4D"/>
     <w:rsid w:val="003D62A8"/>
     <w:rsid w:val="003F2ADA"/>
     <w:rsid w:val="003F6749"/>
     <w:rsid w:val="004138B5"/>
     <w:rsid w:val="0041694D"/>
     <w:rsid w:val="00421189"/>
     <w:rsid w:val="00424021"/>
     <w:rsid w:val="00424936"/>
     <w:rsid w:val="00425F1D"/>
     <w:rsid w:val="00432912"/>
     <w:rsid w:val="00436E3A"/>
     <w:rsid w:val="00453564"/>
     <w:rsid w:val="00462A09"/>
     <w:rsid w:val="00472E7C"/>
     <w:rsid w:val="00495F2C"/>
     <w:rsid w:val="004C1318"/>
     <w:rsid w:val="004D615B"/>
     <w:rsid w:val="004F7897"/>
     <w:rsid w:val="005127DD"/>
     <w:rsid w:val="00517791"/>
+    <w:rsid w:val="005506CF"/>
     <w:rsid w:val="00550A5F"/>
     <w:rsid w:val="00557165"/>
     <w:rsid w:val="005749B2"/>
     <w:rsid w:val="005763FA"/>
     <w:rsid w:val="005A33F3"/>
     <w:rsid w:val="005B2A3D"/>
     <w:rsid w:val="005D7A58"/>
     <w:rsid w:val="006161E6"/>
     <w:rsid w:val="0061724B"/>
     <w:rsid w:val="00621DB0"/>
     <w:rsid w:val="00625728"/>
     <w:rsid w:val="006257FE"/>
     <w:rsid w:val="00661AB2"/>
     <w:rsid w:val="0068233E"/>
     <w:rsid w:val="006A5FB1"/>
     <w:rsid w:val="006B3ED4"/>
     <w:rsid w:val="006B553E"/>
     <w:rsid w:val="006B74D5"/>
     <w:rsid w:val="006D16DE"/>
     <w:rsid w:val="00733071"/>
     <w:rsid w:val="00747A76"/>
     <w:rsid w:val="00764CBA"/>
     <w:rsid w:val="007658AF"/>
     <w:rsid w:val="007659F6"/>
     <w:rsid w:val="007B2641"/>
@@ -2102,61 +2122,61 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6E179F69"/>
   <w15:docId w15:val="{D97F4F1E-6D6F-4D1C-817D-B746674CB881}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2484,55 +2504,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000E3226"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -2700,51 +2715,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Lentelstinklelis">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="prastojilentel"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F14BFB"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="461577390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="529339557">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3439,87 +3454,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{479EF8B6-3C68-46D3-AE24-7CEE1146218A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B1F0A8B-E2A7-4739-90ED-332EA5D7F253}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>736</Words>
-  <Characters>420</Characters>
+  <Words>755</Words>
+  <Characters>431</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1154</CharactersWithSpaces>
+  <CharactersWithSpaces>1184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>NBBaron</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>