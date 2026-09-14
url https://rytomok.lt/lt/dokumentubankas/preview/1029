--- v0 (2026-02-25)
+++ v1 (2026-09-14)
@@ -11,51 +11,81 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="008FFEA6" w14:textId="77777777" w:rsidR="005D4CFF" w:rsidRDefault="005D4CFF" w:rsidP="00763C34">
       <w:pPr>
         <w:ind w:firstLine="11624"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="094999D8" w14:textId="6B463C9B" w:rsidR="00950C87" w:rsidRDefault="00F271D3" w:rsidP="00763C34">
+    <w:p w14:paraId="78764FF0" w14:textId="77777777" w:rsidR="00FF7D3B" w:rsidRDefault="00FF7D3B" w:rsidP="00763C34">
+      <w:pPr>
+        <w:ind w:firstLine="11624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4DAA13" w14:textId="77777777" w:rsidR="00FF7D3B" w:rsidRDefault="00FF7D3B" w:rsidP="00763C34">
+      <w:pPr>
+        <w:ind w:firstLine="11624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B8766A" w14:textId="77777777" w:rsidR="0033561A" w:rsidRDefault="0033561A" w:rsidP="00763C34">
+      <w:pPr>
+        <w:ind w:firstLine="11624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094999D8" w14:textId="1A4B3838" w:rsidR="00950C87" w:rsidRDefault="00F271D3" w:rsidP="00763C34">
       <w:pPr>
         <w:ind w:firstLine="11624"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TVIRTINU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287E8B83" w14:textId="636CBE28" w:rsidR="00F271D3" w:rsidRDefault="00F271D3" w:rsidP="00763C34">
       <w:pPr>
         <w:ind w:firstLine="11624"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -93,267 +123,312 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Klasavi</w:t>
       </w:r>
       <w:r w:rsidR="005D4CFF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>čius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0BE12B9B" w14:textId="0BFC5B46" w:rsidR="005D4CFF" w:rsidRDefault="005D4CFF" w:rsidP="00763C34">
+    <w:p w14:paraId="0BE12B9B" w14:textId="28E0C7E4" w:rsidR="005D4CFF" w:rsidRDefault="005D4CFF" w:rsidP="00763C34">
       <w:pPr>
         <w:ind w:firstLine="11624"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025-09-02</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00882140">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-09-02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="715334EA" w14:textId="77777777" w:rsidR="00950C87" w:rsidRDefault="00950C87" w:rsidP="00763C34">
       <w:pPr>
         <w:ind w:firstLine="11624"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E3C933B" w14:textId="77777777" w:rsidR="00950C87" w:rsidRDefault="00950C87" w:rsidP="00754050">
       <w:pPr>
         <w:ind w:firstLine="7938"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DFE9F78" w14:textId="77777777" w:rsidR="00950C87" w:rsidRDefault="00950C87" w:rsidP="00754050">
+      <w:pPr>
+        <w:ind w:firstLine="7938"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A27B00A" w14:textId="77777777" w:rsidR="0033561A" w:rsidRDefault="0033561A" w:rsidP="00754050">
+      <w:pPr>
+        <w:ind w:firstLine="7938"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797BB7E8" w14:textId="77777777" w:rsidR="0033561A" w:rsidRDefault="0033561A" w:rsidP="00754050">
       <w:pPr>
         <w:ind w:firstLine="7938"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="516B4BCC" w14:textId="578160C6" w:rsidR="00F1556C" w:rsidRPr="00F1556C" w:rsidRDefault="00F1556C" w:rsidP="00F1556C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1556C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>MARIJAMPOLĖS „RYTO“ PROGIMNAZIJA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03118DFD" w14:textId="77777777" w:rsidR="00F1556C" w:rsidRDefault="00F1556C" w:rsidP="00754050">
       <w:pPr>
         <w:ind w:firstLine="7938"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0029F47E" w14:textId="77777777" w:rsidR="00F1556C" w:rsidRPr="00D124B5" w:rsidRDefault="00F1556C" w:rsidP="00754050">
       <w:pPr>
         <w:ind w:firstLine="7938"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2100D0DB" w14:textId="714F65AA" w:rsidR="00282FA2" w:rsidRPr="00F1556C" w:rsidRDefault="00392E44" w:rsidP="00392E44">
-[...19 lines deleted...]
-    <w:p w14:paraId="37591602" w14:textId="693B3431" w:rsidR="00392E44" w:rsidRPr="00F1556C" w:rsidRDefault="005075E9" w:rsidP="00392E44">
+    <w:p w14:paraId="4DC2D851" w14:textId="46A3CB4A" w:rsidR="0033561A" w:rsidRPr="00F1556C" w:rsidRDefault="005075E9" w:rsidP="0033561A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1556C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00B5126E" w:rsidRPr="00F1556C">
+      <w:r w:rsidR="00882140">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EF4A80" w:rsidRPr="00F1556C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1556C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00B5126E" w:rsidRPr="00F1556C">
+      <w:r w:rsidR="00882140">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1556C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B818F1" w:rsidRPr="00F1556C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1556C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B818F1" w:rsidRPr="00F1556C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1556C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">. I </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B818F1" w:rsidRPr="00F1556C">
+      <w:r w:rsidR="0033561A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>PUSMETIS</w:t>
+        <w:t>1–4 KLASIŲ</w:t>
       </w:r>
+      <w:r w:rsidR="0033561A" w:rsidRPr="0033561A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0033561A" w:rsidRPr="00F1556C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>PAMOKŲ TVARKARAŠTIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37591602" w14:textId="46F180F4" w:rsidR="00392E44" w:rsidRPr="00F1556C" w:rsidRDefault="00392E44" w:rsidP="00392E44">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0C6219F9" w14:textId="77777777" w:rsidR="00F1556C" w:rsidRPr="00F1556C" w:rsidRDefault="00F1556C" w:rsidP="00392E44">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35E0B3A5" w14:textId="77777777" w:rsidR="00F1556C" w:rsidRDefault="00F1556C" w:rsidP="00392E44">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46290B04" w14:textId="77777777" w:rsidR="00F1556C" w:rsidRDefault="00F1556C" w:rsidP="00392E44">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -402,80 +477,50 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75447280" w14:textId="77777777" w:rsidR="00F1556C" w:rsidRDefault="00F1556C" w:rsidP="00392E44">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66463B1E" w14:textId="77777777" w:rsidR="00F1556C" w:rsidRDefault="00F1556C" w:rsidP="00392E44">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B99B1F4" w14:textId="77777777" w:rsidR="005D4CFF" w:rsidRDefault="005D4CFF" w:rsidP="00392E44">
-[...28 lines deleted...]
-    </w:p>
     <w:p w14:paraId="734F07B5" w14:textId="77777777" w:rsidR="005D4CFF" w:rsidRDefault="005D4CFF" w:rsidP="00392E44">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DB1DA5E" w14:textId="77777777" w:rsidR="005D4CFF" w:rsidRDefault="005D4CFF" w:rsidP="00392E44">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03C4F6BA" w14:textId="77777777" w:rsidR="005D4CFF" w:rsidRDefault="005D4CFF" w:rsidP="00392E44">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -502,10986 +547,12064 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3227AD94" w14:textId="77777777" w:rsidR="00F1556C" w:rsidRDefault="00F1556C" w:rsidP="00392E44">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="687F8F36" w14:textId="77777777" w:rsidR="00F1556C" w:rsidRDefault="00F1556C" w:rsidP="00392E44">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5624FDD1" w14:textId="77777777" w:rsidR="00D63622" w:rsidRDefault="00D63622" w:rsidP="00392E44">
-[...18 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="15593" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3120"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC32AF" w:rsidRPr="00D124B5" w14:paraId="31763C74" w14:textId="77777777" w:rsidTr="002553DD">
+      <w:tr w:rsidR="005C37DD" w:rsidRPr="00D124B5" w14:paraId="31763C74" w14:textId="77777777" w:rsidTr="00B9362E">
         <w:trPr>
-          <w:trHeight w:val="267"/>
+          <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15593" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E594343" w14:textId="6C7F5BAF" w:rsidR="00AC32AF" w:rsidRPr="002305E2" w:rsidRDefault="00AA4F6C" w:rsidP="00AC32AF">
+          <w:p w14:paraId="2E594343" w14:textId="4B2B2F88" w:rsidR="005C37DD" w:rsidRPr="002305E2" w:rsidRDefault="005C37DD" w:rsidP="00B9362E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002305E2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1a</w:t>
             </w:r>
-            <w:r w:rsidR="002305E2" w:rsidRPr="002305E2">
+            <w:r w:rsidRPr="00D124B5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="002305E2">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klasė – </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            </w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mokytoja Gintarė </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Brusokienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA4F6C" w:rsidRPr="00D124B5" w14:paraId="5149EE8A" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="005C37DD" w:rsidRPr="00D124B5" w14:paraId="5149EE8A" w14:textId="77777777" w:rsidTr="00D729A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35F53C73" w14:textId="30E1C740" w:rsidR="00AA4F6C" w:rsidRPr="00D124B5" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
+          <w:p w14:paraId="35F53C73" w14:textId="30E1C740" w:rsidR="005C37DD" w:rsidRPr="00D124B5" w:rsidRDefault="005C37DD" w:rsidP="005C37DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831027">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1CE9B6" w14:textId="60A5A8AE" w:rsidR="00AA4F6C" w:rsidRPr="00D124B5" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
+          <w:p w14:paraId="1C1CE9B6" w14:textId="60A5A8AE" w:rsidR="005C37DD" w:rsidRPr="00D124B5" w:rsidRDefault="005C37DD" w:rsidP="005C37DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831027">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3EAE1B" w14:textId="4E451186" w:rsidR="00AA4F6C" w:rsidRPr="00D124B5" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
+          <w:p w14:paraId="1C3EAE1B" w14:textId="4E451186" w:rsidR="005C37DD" w:rsidRPr="00D124B5" w:rsidRDefault="005C37DD" w:rsidP="005C37DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831027">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BAA041F" w14:textId="4ABE1440" w:rsidR="00AA4F6C" w:rsidRPr="00D124B5" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
+          <w:p w14:paraId="2BAA041F" w14:textId="4ABE1440" w:rsidR="005C37DD" w:rsidRPr="00D124B5" w:rsidRDefault="005C37DD" w:rsidP="005C37DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831027">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="346CE996" w14:textId="791BBB88" w:rsidR="00AA4F6C" w:rsidRPr="00D124B5" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
+          <w:p w14:paraId="346CE996" w14:textId="791BBB88" w:rsidR="005C37DD" w:rsidRPr="00D124B5" w:rsidRDefault="005C37DD" w:rsidP="005C37DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831027">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D729A9" w:rsidRPr="00D124B5" w14:paraId="24A347F4" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="008357B7" w:rsidRPr="00D124B5" w14:paraId="24A347F4" w14:textId="77777777" w:rsidTr="008357B7">
+        <w:trPr>
+          <w:trHeight w:val="1396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="134ED225" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51E09548" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FCBBBB5" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35ECCC59" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EB8E882" w14:textId="320F52DF" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Muzika </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="736A6A20" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="547630AE" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55366225" w14:textId="52223CB6" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2260049A" w14:textId="067FEC8F" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E95A5C" w14:textId="10EB0736" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Gamtos mokslai </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F2D5B38" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="00AA4F6C" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...66 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="33FFB667" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74056BAD" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F00B906" w14:textId="6D6D0393" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Tikyba</w:t>
+            </w:r>
+            <w:r w:rsidR="00B9362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Etika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29C6C152" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48F32BB9" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA4F6C">
-[...16 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FCE745C" w14:textId="24CFBD56" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F1D59B2" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="00AA4F6C" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00AA4F6C">
+          <w:p w14:paraId="4C18E532" w14:textId="77777777" w:rsidR="00516599" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Informatika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E1363E" w14:textId="5D6D7B1D" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61EAC0CA" w14:textId="0CDD1F8B" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D109CD1" w14:textId="77777777" w:rsidR="00516599" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Muzika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27F9253C" w14:textId="726879AB" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5. Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51422130" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71001B28" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>2. Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="172269E6" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="00AA4F6C" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...37 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2C1EBCE0" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Visuomeninis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3240B438" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Dailė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7542F44E" w14:textId="72DD6241" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008357B7" w:rsidRPr="00D124B5" w14:paraId="5AF092AE" w14:textId="77777777" w:rsidTr="00606AF8">
+        <w:trPr>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="270C199C" w14:textId="0DE31927" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="163F3178" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07896D04" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="00AA4F6C" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...64 lines deleted...]
-          <w:p w14:paraId="4FCE745C" w14:textId="24CFBD56" w:rsidR="00AA4F6C" w:rsidRPr="00AA4F6C" w:rsidRDefault="00AA4F6C" w:rsidP="002305E2">
+          <w:p w14:paraId="11597A20" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BADBB1F" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="00AA4F6C" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...82 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1BF0766F" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Tėvų valanda</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30AED393" w14:textId="15395A37" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>9.55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008357B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>10.40</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48646333" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="00AA4F6C" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...64 lines deleted...]
-          <w:p w14:paraId="7542F44E" w14:textId="1A200DD5" w:rsidR="00AA4F6C" w:rsidRPr="00AA4F6C" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
+          <w:p w14:paraId="3DF77FDA" w14:textId="77777777" w:rsidR="008357B7" w:rsidRPr="008357B7" w:rsidRDefault="008357B7" w:rsidP="008357B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D729A9" w:rsidRPr="00D124B5" w14:paraId="5AF092AE" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="008357B7" w:rsidRPr="00D124B5" w14:paraId="53508813" w14:textId="77777777" w:rsidTr="00B9362E">
         <w:trPr>
-          <w:trHeight w:val="763"/>
+          <w:trHeight w:val="419"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15593" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="326E7A24" w14:textId="5EA2003E" w:rsidR="008357B7" w:rsidRPr="000311AE" w:rsidRDefault="008357B7" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1b klasė –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mokytoja Eglė </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Šaučiūnaitė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008357B7" w:rsidRPr="00D124B5" w14:paraId="27EF320E" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFCE0BA" w14:textId="747FA395" w:rsidR="008357B7" w:rsidRPr="000311AE" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4637E9" w14:textId="5FB3736D" w:rsidR="008357B7" w:rsidRPr="000311AE" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6DEB94" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...26 lines deleted...]
-              <w:t>13.00–14.00 val.</w:t>
+          <w:p w14:paraId="33DBA542" w14:textId="026016CF" w:rsidR="008357B7" w:rsidRPr="000311AE" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="163F3178" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="00D124B5" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...18 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0C5FB6FC" w14:textId="3B57C07E" w:rsidR="008357B7" w:rsidRPr="000311AE" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30AED393" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="00D124B5" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4EFBAB80" w14:textId="30806B95" w:rsidR="008357B7" w:rsidRPr="000311AE" w:rsidRDefault="008357B7" w:rsidP="008357B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00291AFD" w:rsidRPr="00D124B5" w14:paraId="7E15F0A3" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36A92250" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11961E3F" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47131FCB" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B77E78" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="222877DC" w14:textId="7830D8BF" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Muzika </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DF77FDA" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="00D124B5" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2F8DB169" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Fizinis ugdymas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69DBCB4E" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30135816" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71271B48" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Šokis </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1780EFEE" w14:textId="044E8A74" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Muzika </w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...156 lines deleted...]
-      <w:tr w:rsidR="00AA4F6C" w:rsidRPr="00D124B5" w14:paraId="7E15F0A3" w14:textId="77777777" w:rsidTr="00D729A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49ABFA63" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="000311AE" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...71 lines deleted...]
-              <w:t>5. Matematika</w:t>
+          <w:p w14:paraId="542229D4" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DAB91DE" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A07C20B" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16AC1C61" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Fizinis ugdymas  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="568E861A" w14:textId="63C97CCB" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Gamtos mokslai  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10A945CE" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="000311AE" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...72 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="43C5637E" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0686BA42" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A43583" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA5E3FE" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tikyba / Etika  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DBBC0CA" w14:textId="1628556D" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5. Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2461FB62" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Informatika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF5AEB3" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Visuomeninis ugdymas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353BE989" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="567B04CF" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Dailė </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00EC2361" w14:textId="48746373" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Technologijos </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00291AFD" w:rsidRPr="00D124B5" w14:paraId="111F24FB" w14:textId="77777777" w:rsidTr="00516599">
+        <w:trPr>
+          <w:trHeight w:val="556"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ABDAA75" w14:textId="43C4542E" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="494118A7" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="065DC438" w14:textId="4E8C1DB9" w:rsidR="00AA4F6C" w:rsidRPr="000311AE" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...125 lines deleted...]
-              <w:t xml:space="preserve">5. Matematika </w:t>
+          <w:p w14:paraId="3417FBFC" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tėvų valanda </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="615BA9D0" w14:textId="3B8B7ABD" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>13.15–14.00 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38DEB3F7" w14:textId="067678AB" w:rsidR="002305E2" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...77 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="148E8707" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35D7BE59" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="000311AE" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...72 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3ADED1B0" w14:textId="77777777" w:rsidR="00291AFD" w:rsidRPr="00291AFD" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA4F6C" w:rsidRPr="00D124B5" w14:paraId="111F24FB" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="00291AFD" w:rsidRPr="00192A8C" w14:paraId="6D9AA678" w14:textId="77777777" w:rsidTr="00B9362E">
         <w:trPr>
-          <w:trHeight w:val="841"/>
+          <w:trHeight w:val="425"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15593" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E1843B" w14:textId="49C1E1D8" w:rsidR="00291AFD" w:rsidRPr="00192A8C" w:rsidRDefault="00291AFD" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:ind w:left="38"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1c klasė – mokytoja Ineta Zubrickienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00291AFD" w:rsidRPr="00D124B5" w14:paraId="57E0FB56" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F928C1F" w14:textId="5F28E9C3" w:rsidR="00291AFD" w:rsidRPr="00192A8C" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="541641A0" w14:textId="3F9CC83D" w:rsidR="00291AFD" w:rsidRPr="00192A8C" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E07216" w14:textId="7CBAA34C" w:rsidR="00291AFD" w:rsidRPr="00192A8C" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6185A376" w14:textId="1F17A454" w:rsidR="00291AFD" w:rsidRPr="00192A8C" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDCCE3E" w14:textId="6907FEF5" w:rsidR="00291AFD" w:rsidRPr="00192A8C" w:rsidRDefault="00291AFD" w:rsidP="00291AFD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00516599" w:rsidRPr="00D124B5" w14:paraId="76A94286" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="194339EC" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4311D618" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4F3BE0" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B8BC17" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55BDB1FD" w14:textId="2A14B5A5" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5. Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77893502" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Visuomeninis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65C38529" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D8646B" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40910D46" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C8FA49" w14:textId="17B71D4F" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5. Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="133D45E5" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="000311AE" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
-[...30 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="66EC223C" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BEA3D07" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3433F83B" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Šokis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C6BC3C" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B302A9C" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="735AC174" w14:textId="75251943" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="494118A7" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="000311AE" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
+          <w:p w14:paraId="5036ABF9" w14:textId="77777777" w:rsidR="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51DF49DC" w14:textId="44A6DB44" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E2156AF" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA7BC89" w14:textId="77777777" w:rsidR="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C6CBB85" w14:textId="11894EFB" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Tikyba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1746392B" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C0BD513" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CFA2B6B" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="546088E7" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Dailė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1670E874" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5. Technologijos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFBE5BC" w14:textId="7457AC5D" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00516599" w:rsidRPr="00D124B5" w14:paraId="1C70B267" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:trPr>
+          <w:trHeight w:val="731"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F604603" w14:textId="77777777" w:rsidR="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tėvų valanda </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5669F7BA" w14:textId="3792A211" w:rsidR="00516599" w:rsidRPr="00516599" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516599">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.00–15.00 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A518DE3" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00192A8C" w:rsidRDefault="00516599" w:rsidP="00516599">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="615BA9D0" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="000311AE" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
+          <w:p w14:paraId="65BD05D8" w14:textId="77777777" w:rsidR="00516599" w:rsidRPr="00192A8C" w:rsidRDefault="00516599" w:rsidP="00516599">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="148E8707" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="000311AE" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
+          <w:p w14:paraId="1F961B25" w14:textId="31757ADD" w:rsidR="00516599" w:rsidRPr="00192A8C" w:rsidRDefault="00516599" w:rsidP="00516599">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ADED1B0" w14:textId="77777777" w:rsidR="00AA4F6C" w:rsidRPr="000311AE" w:rsidRDefault="00AA4F6C" w:rsidP="00AA4F6C">
+          <w:p w14:paraId="69E8A0E0" w14:textId="627C6CE3" w:rsidR="00516599" w:rsidRPr="00192A8C" w:rsidRDefault="00516599" w:rsidP="00516599">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00192A8C" w14:paraId="6D9AA678" w14:textId="77777777" w:rsidTr="002553DD">
+      <w:tr w:rsidR="00516599" w:rsidRPr="00D124B5" w14:paraId="102CE0C2" w14:textId="77777777" w:rsidTr="00466A45">
         <w:trPr>
-          <w:trHeight w:val="277"/>
+          <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15593" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33E1843B" w14:textId="3F168CEB" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...1 lines deleted...]
-              <w:ind w:left="38"/>
+          <w:p w14:paraId="53CD907D" w14:textId="6418B94C" w:rsidR="00516599" w:rsidRPr="00D124B5" w:rsidRDefault="00516599" w:rsidP="00466A45">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00192A8C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:t>1c klasė – mokytoja Birutė Gustienė</w:t>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002305E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a klasė – mokytoja Ineta Vaitkevičienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="57E0FB56" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="00516599" w:rsidRPr="00D124B5" w14:paraId="2CF59165" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BAF25E" w14:textId="02423F0B" w:rsidR="00516599" w:rsidRPr="00D124B5" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F0B5DF" w14:textId="42794A09" w:rsidR="00516599" w:rsidRPr="00D124B5" w:rsidRDefault="00516599" w:rsidP="00516599">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F928C1F" w14:textId="5F28E9C3" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="0E7E0EEC" w14:textId="421A0839" w:rsidR="00516599" w:rsidRPr="00D124B5" w:rsidRDefault="00516599" w:rsidP="00516599">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00192A8C">
+            <w:r w:rsidRPr="00D124B5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>I</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="541641A0" w14:textId="3F9CC83D" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="150F1E39" w14:textId="7BBA5216" w:rsidR="00516599" w:rsidRPr="00D124B5" w:rsidRDefault="00516599" w:rsidP="00516599">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00192A8C">
+            <w:r w:rsidRPr="00D124B5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:t>III</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6185A376" w14:textId="1F17A454" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="000723D0" w14:textId="35EC1EF6" w:rsidR="00516599" w:rsidRPr="00D124B5" w:rsidRDefault="00516599" w:rsidP="00516599">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00192A8C">
+            <w:r w:rsidRPr="00D124B5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>IV</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B9362E" w:rsidRPr="00D124B5" w14:paraId="68EC7BA8" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E3DF555" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9362E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D850D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F99B2A" w14:textId="5041065B" w:rsidR="00B9362E" w:rsidRPr="00D850D3" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D850D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Tikyba</w:t>
+            </w:r>
+            <w:r w:rsidR="0062228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D850D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="0062228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D850D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>tika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C27992" w14:textId="23BACBCD" w:rsidR="00B9362E" w:rsidRPr="00D850D3" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D850D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lietuvių k</w:t>
+            </w:r>
+            <w:r w:rsidR="0062228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>alba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ABE8B50" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="00D850D3" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D850D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Gamtos mok</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>slai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF35B86" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="00D850D3" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D850D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0273758E" w14:textId="6F16F964" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="0062228D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D850D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EDCCE3E" w14:textId="6907FEF5" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...15 lines deleted...]
-              <w:t>V</w:t>
+          <w:p w14:paraId="5DF6BA40" w14:textId="77777777" w:rsidR="0062228D" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60CAE051" w14:textId="644FA195" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="620C79F6" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Šokis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13AFB9D9" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F93BFB" w14:textId="5F6A701B" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="0062228D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Anglų k</w:t>
+            </w:r>
+            <w:r w:rsidR="0062228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>alba</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="76A94286" w14:textId="77777777" w:rsidTr="00D729A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72CCF20A" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...62 lines deleted...]
-              <w:t>5. Matematika</w:t>
+          <w:p w14:paraId="67802B96" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B15058A" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30825620" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="132EDF0C" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="082F8589" w14:textId="628978DB" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lietuvių k</w:t>
+            </w:r>
+            <w:r w:rsidR="0062228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>alba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="789EF022" w14:textId="115BA28A" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="0062228D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BABB2A6" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...70 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="244B28F7" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77354E04" w14:textId="77777777" w:rsidR="0062228D" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="726F4114" w14:textId="2981E4DA" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4162D2D7" w14:textId="05B85F94" w:rsidR="0062228D" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lietuvių k</w:t>
+            </w:r>
+            <w:r w:rsidR="0062228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>alba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63FBCFDD" w14:textId="03773CBD" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="0062228D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių k</w:t>
+            </w:r>
+            <w:r w:rsidR="0062228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>alba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4742A5D4" w14:textId="53370226" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lietuvių k</w:t>
+            </w:r>
+            <w:r w:rsidR="0062228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>alba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E09493" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CB0AE15" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01133DF0" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="000C0C15" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D574BF" w14:textId="1061BF68" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="0062228D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Anglų k</w:t>
+            </w:r>
+            <w:r w:rsidR="0062228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>alba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B9362E" w:rsidRPr="00D124B5" w14:paraId="2D7F3DB7" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5350C5AE" w14:textId="728C7FA1" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="311FF8B1" w14:textId="77777777" w:rsidR="0062228D" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA3D86">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Tėvų valanda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CBC8265" w14:textId="12D75230" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>12.10–12.55</w:t>
+            </w:r>
+            <w:r w:rsidR="0062228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BDBCBE7" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...79 lines deleted...]
-          <w:p w14:paraId="735AC174" w14:textId="75251943" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="46E342E5" w14:textId="049F2BE1" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1651C23C" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...80 lines deleted...]
-          <w:p w14:paraId="0C6CBB85" w14:textId="0982ACA0" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="178A1BBE" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="742034D5" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...80 lines deleted...]
-          <w:p w14:paraId="4CFBE5BC" w14:textId="7457AC5D" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="2857059E" w14:textId="77777777" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="1C70B267" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="00B9362E" w:rsidRPr="00D124B5" w14:paraId="3F49CF15" w14:textId="77777777" w:rsidTr="00466A45">
         <w:trPr>
-          <w:trHeight w:val="731"/>
+          <w:trHeight w:val="447"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15593" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C66D016" w14:textId="370FC6F0" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">klasė – mokytoja </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Daiva Vilkienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B9362E" w:rsidRPr="00D124B5" w14:paraId="5919930D" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="660337FD" w14:textId="0EAE23E2" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2487C62B" w14:textId="49A34535" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CA309F" w14:textId="17A2D8C3" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B804CC" w14:textId="5D626C2E" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="189CF96D" w14:textId="23DD1B85" w:rsidR="00B9362E" w:rsidRPr="00D124B5" w:rsidRDefault="00B9362E" w:rsidP="00B9362E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0078029B" w:rsidRPr="00D124B5" w14:paraId="0AFDBBC0" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19D99CAE" w14:textId="77777777" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C5C716A" w14:textId="77777777" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1177BDD0" w14:textId="669F4B3B" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muzika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39B980EC" w14:textId="0815F572" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5850F37F" w14:textId="4D75D62D" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matematika </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4800F088" w14:textId="3CA66C4B" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="671878CE" w14:textId="77777777" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30DF6A27" w14:textId="77777777" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F8228D" w14:textId="57953AF5" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gamtos mokslai </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="349A442D" w14:textId="1303AE4F" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Šokis </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5669F7BA" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="51D8D065" w14:textId="5D40740F" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tikyba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>etika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05BF8D5C" w14:textId="68DB8A82" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muzika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="209EADA8" w14:textId="23C720AA" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0278D875" w14:textId="293CEFC7" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7114AC7C" w14:textId="21C76CDA" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D36418D" w14:textId="39FA01AF" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Visuomeni</w:t>
+            </w:r>
+            <w:r w:rsidR="00316DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s ugdymas </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A518DE3" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="03B9E5F7" w14:textId="0D948B40" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB7DB66" w14:textId="16AED5DE" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B47EDC" w14:textId="75F3BE37" w:rsidR="00BA2040" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA2040" w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC22417" w14:textId="54CF2C4C" w:rsidR="00BA2040" w:rsidRDefault="00BA2040" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6168810A" w14:textId="10D2895F" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="00BA2040" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidR="0078029B" w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="457D7179" w14:textId="412AC560" w:rsidR="00BA2040" w:rsidRPr="0078029B" w:rsidRDefault="00221B45" w:rsidP="00BA2040">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0078029B" w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0078029B" w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologijos </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BDC349D" w14:textId="471F700A" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00316DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19DB172C" w14:textId="1C1A04D4" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00316DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0514A5F1" w14:textId="77777777" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="042EAF73" w14:textId="2D3800A6" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00316DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78771216" w14:textId="587DACA8" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00316DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0078029B" w:rsidRPr="00D124B5" w14:paraId="5F9B5627" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="315E2DF8" w14:textId="5BEF872C" w:rsidR="0078029B" w:rsidRPr="00D124B5" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="122629BE" w14:textId="77777777" w:rsidR="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tėvų valanda </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05164EC6" w14:textId="0F42D65B" w:rsidR="0078029B" w:rsidRPr="0078029B" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078029B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.10–12.55 val.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65BD05D8" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="43D8C6F0" w14:textId="2C7F7394" w:rsidR="0078029B" w:rsidRPr="00D124B5" w:rsidRDefault="0078029B" w:rsidP="0078029B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14875427" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...26 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6E54CA30" w14:textId="77777777" w:rsidR="0078029B" w:rsidRPr="00D124B5" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69E8A0E0" w14:textId="627C6CE3" w:rsidR="00192A8C" w:rsidRPr="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="45DD8DF2" w14:textId="77777777" w:rsidR="0078029B" w:rsidRPr="00D124B5" w:rsidRDefault="0078029B" w:rsidP="0078029B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="102CE0C2" w14:textId="77777777" w:rsidTr="002553DD">
+      <w:tr w:rsidR="0078029B" w:rsidRPr="00D124B5" w14:paraId="3B234A25" w14:textId="77777777" w:rsidTr="00466A45">
+        <w:trPr>
+          <w:trHeight w:val="439"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15593" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53CD907D" w14:textId="2ECCCF87" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="063BB1DE" w14:textId="09F50AA1" w:rsidR="0078029B" w:rsidRPr="000311AE" w:rsidRDefault="0078029B" w:rsidP="00466A45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D124B5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D124B5">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00192A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>c klasė – mokytoja Birutė Gustienė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="2CF59165" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="0078029B" w:rsidRPr="00D124B5" w14:paraId="2E11D4EB" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="415A100E" w14:textId="049D1248" w:rsidR="0078029B" w:rsidRPr="000311AE" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3726BB5C" w14:textId="18D3120D" w:rsidR="0078029B" w:rsidRPr="000311AE" w:rsidRDefault="0078029B" w:rsidP="0078029B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BAF25E" w14:textId="02423F0B" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="63EE7CD4" w14:textId="7468488A" w:rsidR="0078029B" w:rsidRPr="000311AE" w:rsidRDefault="0078029B" w:rsidP="0078029B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D124B5">
+            <w:r w:rsidRPr="000311AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>I</w:t>
+              <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F0B5DF" w14:textId="42794A09" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="4F37CB00" w14:textId="5FB3C031" w:rsidR="0078029B" w:rsidRPr="000311AE" w:rsidRDefault="0078029B" w:rsidP="0078029B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D124B5">
+            <w:r w:rsidRPr="000311AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>II</w:t>
-[...24 lines deleted...]
-              <w:t>III</w:t>
+              <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="150F1E39" w14:textId="7BBA5216" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="2A738DC0" w14:textId="0DE1092C" w:rsidR="0078029B" w:rsidRPr="000311AE" w:rsidRDefault="0078029B" w:rsidP="0078029B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D124B5">
+            <w:r w:rsidRPr="000311AE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>IV</w:t>
-            </w:r>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A37CD6" w:rsidRPr="00D124B5" w14:paraId="4D9D5B50" w14:textId="77777777" w:rsidTr="00466A45">
+        <w:trPr>
+          <w:trHeight w:val="2244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C04D657" w14:textId="1CAD8EED" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="409FACE9" w14:textId="4950DBF6" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B9304D" w14:textId="3E13393E" w:rsidR="00A37CD6" w:rsidRPr="00751CE3" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751CE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00751CE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Anglų</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00751CE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00751CE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>kalba</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="037EC2A8" w14:textId="0287E74E" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30FE61DA" w14:textId="77777777" w:rsidR="00A37CD6" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>5. Lie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>tuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1192DDA7" w14:textId="32C13E67" w:rsidR="00A37CD6" w:rsidRPr="000311AE" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>6. Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E4E203A" w14:textId="3A83CF8F" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76374402" w14:textId="6DBE7F22" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Informatika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4138F2FE" w14:textId="77777777" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40CED443" w14:textId="4020218E" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59B1EDF2" w14:textId="77777777" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20CE9986" w14:textId="5DA9F614" w:rsidR="00A37CD6" w:rsidRPr="000311AE" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A02546D" w14:textId="2BB41523" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anglų kalba</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="666DA892" w14:textId="55B95D9B" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fizinis  ugd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>ymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E8D41D" w14:textId="58A9FB30" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A1E25AA" w14:textId="0C1635C9" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5197CF63" w14:textId="4B1A263A" w:rsidR="00A37CD6" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dailė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47FBE0A1" w14:textId="4539607A" w:rsidR="00A37CD6" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Technologijos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1066E6D7" w14:textId="14BE254F" w:rsidR="00A37CD6" w:rsidRPr="00A37CD6" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="000723D0" w14:textId="35EC1EF6" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...16 lines deleted...]
-              <w:t>V</w:t>
+          <w:p w14:paraId="24E56E43" w14:textId="6130205C" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fizinis ugd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>ymas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2.Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C3B7CA" w14:textId="0E5652D9" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F6E83BE" w14:textId="77777777" w:rsidR="00A37CD6" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7384C79A" w14:textId="0DC0F52E" w:rsidR="00A37CD6" w:rsidRPr="000311AE" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E8AA16E" w14:textId="20B5181D" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tikyba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="675FC9E2" w14:textId="5E6ADCBC" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D0C388" w14:textId="44A30E16" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43EA2FD8" w14:textId="07ECF54F" w:rsidR="00A37CD6" w:rsidRPr="00F33477" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="199A4031" w14:textId="6CB1A27F" w:rsidR="00A37CD6" w:rsidRPr="000311AE" w:rsidRDefault="00A37CD6" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Visuomeninis ugdymas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F33477">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="68EC7BA8" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="00A37CD6" w:rsidRPr="00D124B5" w14:paraId="03ACD0DA" w14:textId="77777777" w:rsidTr="00466A45">
+        <w:trPr>
+          <w:trHeight w:val="753"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28C4D8CA" w14:textId="10D89446" w:rsidR="00A37CD6" w:rsidRPr="000311AE" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22BD9739" w14:textId="77777777" w:rsidR="00A37CD6" w:rsidRPr="000311AE" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E6C9EB5" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...93 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="05DC5DA2" w14:textId="5C5247D0" w:rsidR="00A37CD6" w:rsidRPr="000311AE" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A92BD33" w14:textId="30CB529B" w:rsidR="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7200B7B6" w14:textId="77777777" w:rsidR="00A37CD6" w:rsidRPr="000311AE" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BA5B304" w14:textId="77777777" w:rsidR="00BF71E4" w:rsidRDefault="00BF71E4" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF71E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Tėvų</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF71E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF71E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>valanda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF71E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2094B33C" w14:textId="152C9D92" w:rsidR="00A37CD6" w:rsidRPr="000311AE" w:rsidRDefault="00BF71E4" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF71E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF71E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>9.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>val</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A37CD6" w:rsidRPr="00D124B5" w14:paraId="5B7C06A1" w14:textId="77777777" w:rsidTr="002553DD">
+        <w:trPr>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15593" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FF2004" w14:textId="5E463706" w:rsidR="00A37CD6" w:rsidRPr="00D124B5" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D124B5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>1. Lietuvių k</w:t>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d klasė – mokytoja Živilė </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Baltuškonienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A37CD6" w:rsidRPr="00D124B5" w14:paraId="73E2008A" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40172BC6" w14:textId="5ADFAD3B" w:rsidR="00A37CD6" w:rsidRPr="00D124B5" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F72A3D" w14:textId="5205A5FF" w:rsidR="00A37CD6" w:rsidRPr="00D124B5" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1C41CC" w14:textId="3DBE0140" w:rsidR="00A37CD6" w:rsidRPr="00D124B5" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73150E91" w14:textId="3D42D761" w:rsidR="00A37CD6" w:rsidRPr="00D124B5" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DCBA41" w14:textId="484D89FE" w:rsidR="00A37CD6" w:rsidRPr="00D124B5" w:rsidRDefault="00A37CD6" w:rsidP="00A37CD6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466A45" w:rsidRPr="00D124B5" w14:paraId="7CB04B03" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="641C55A4" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Fizinis ugdymas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E0E5B3B" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:szCs w:val="24"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> ir lit</w:t>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77CEBA6D" w14:textId="77777777" w:rsidR="00466A45" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:szCs w:val="24"/>
-[...17 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D2D930" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:szCs w:val="24"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> ir lit</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:szCs w:val="24"/>
-[...46 lines deleted...]
-              <w:t>5. Muzika</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">r </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E2EE5D" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5. Informatika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77F6D73E" w14:textId="29D2D410" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5639D310" w14:textId="77777777" w:rsidR="00466A45" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Visuomeninis ugdymas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E41B183" w14:textId="2943C18A" w:rsidR="00466A45" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0362FB30" w14:textId="27B6E37B" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="074B02E9" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63BB4709" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7178D279" w14:textId="6F718894" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>6. Klasės valandėlė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0976C770" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...83 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="17665125" w14:textId="0BBB708C" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B43BDF9" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00DBE8E1" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F81B70A" w14:textId="5D2E35E9" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Tikyba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Etika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E57B00E" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D124B5">
-[...6 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050A01FD" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>6. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C92FF6" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DEAE30F" w14:textId="5AB0EDE7" w:rsidR="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="6BFAEA33" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D124B5">
-[...67 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C55548E" w14:textId="77777777" w:rsidR="00466A45" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F79593" w14:textId="66B79829" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5432DDF9" w14:textId="77777777" w:rsidR="00466A45" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>4. Muzika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63FBCFDD" w14:textId="2CD61F14" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1C31E360" w14:textId="01E1F2F9" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5. Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE3FF0F" w14:textId="78215F1B" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19E1DF03" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...61 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4DAFAA9A" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6730A345" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF4794A" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70DDE2F2" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="000C0C15" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>4. Dailė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E1C27BE" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0B5860AB" w14:textId="77777777" w:rsidR="00466A45" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0C15">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>5. Technologijos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05D574BF" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="1839CE69" w14:textId="4848BEF7" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="2D7F3DB7" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="00466A45" w:rsidRPr="00D124B5" w14:paraId="5F22CE0B" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="600E8FAE" w14:textId="6D904458" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29AAE67F" w14:textId="3BDFE757" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15E59CD3" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...30 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1C595946" w14:textId="28D60643" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CBC8265" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2AC2A2AE" w14:textId="77777777" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07E7B54C" w14:textId="7C8755B5" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466A45" w:rsidRPr="00D124B5" w14:paraId="6E470ECB" w14:textId="77777777" w:rsidTr="002553DD">
+        <w:trPr>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15593" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D234CD3" w14:textId="3577D7A8" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a klasė – mokytoja Regina </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Barkauskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466A45" w:rsidRPr="00D124B5" w14:paraId="41F90B8D" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="370F8146" w14:textId="70B5F5D4" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DF3A43" w14:textId="0FA4A7CD" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CB0264" w14:textId="3AC61899" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45279F4D" w14:textId="5CAA771A" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C17392C" w14:textId="12A81244" w:rsidR="00466A45" w:rsidRPr="00D124B5" w:rsidRDefault="00466A45" w:rsidP="00466A45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="09527A39" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A36A942" w14:textId="2E38868A" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Anglų k</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>alba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E082896" w14:textId="1D878571" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A09D3A4" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5609098D" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Tikyba / Etika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33C0514C" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72010F5D" w14:textId="66C47A72" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Fizinis ugdymas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1645CC4B" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EBB0AA1" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Lietuvių kalba ir literatūra.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38936A80" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A698A31" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Gamtos mokslai  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29C79B7D" w14:textId="2F511C64" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Informacinės technologijos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46E342E5" w14:textId="049F2BE1" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="28459224" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1004257B" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A1E8E38" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5142A61A" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C97D1F4" w14:textId="2A3E3ECE" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5. Visuomeninis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="178A1BBE" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="16967B66" w14:textId="77777777" w:rsidR="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CA86BD1" w14:textId="6FD341F6" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="743D0E22" w14:textId="3609F677" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04A66805" w14:textId="77777777" w:rsidR="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65542D0E" w14:textId="539134E0" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5. Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36D62544" w14:textId="1A9A6705" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6. Klasės valandėlė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2857059E" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6FC08A6C" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="488B3A35" w14:textId="5FDAA77B" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Anglų k</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>alba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2044EF87" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FA5D394" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Dailė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE4DF2D" w14:textId="306EEB1B" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5. Technologijos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="3F49CF15" w14:textId="77777777" w:rsidTr="002553DD">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="60A9822D" w14:textId="77777777" w:rsidTr="005C37DD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15593" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C66D016" w14:textId="018CB952" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...49 lines deleted...]
-              <w:t>I</w:t>
+          <w:p w14:paraId="4A5D5EF3" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Tėvų valanda</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C278B03" w14:textId="55CCBDBD" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075597F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>8.45 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2487C62B" w14:textId="49A34535" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="540CD5AB" w14:textId="43F3CAD8" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="EE0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...75 lines deleted...]
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="0AFDBBC0" w14:textId="77777777" w:rsidTr="00D729A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74758BFD" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...94 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="12C32688" w14:textId="360A084A" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4581890D" w14:textId="65ED6AF7" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="63A9E19B" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0740EBFA" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="7B940364" w14:textId="77777777" w:rsidTr="002553DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15593" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="430395BB" w14:textId="12BD42BB" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klasė</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D124B5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:szCs w:val="24"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– mokytoja </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000311AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reda Mackevičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="3C771541" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8968A3" w14:textId="4C732F47" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="547FF61A" w14:textId="79E98B3C" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1128D3" w14:textId="0F8F71D7" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4957F746" w14:textId="0D0EEE18" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB6235A" w14:textId="10D0CFE9" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="2FE4EFF8" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15AA7CE0" w14:textId="3E19DEBE" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48854BAE" w14:textId="018303CE" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglų kalba </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB535CB" w14:textId="1A35B514" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EDD6F96" w14:textId="19707F6F" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muzika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2798FA37" w14:textId="0BD58907" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Teatras</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF882CD" w14:textId="7BB7A6AC" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32C3DE48" w14:textId="037F1A20" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F3342E1" w14:textId="3FD5ADF3" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="157394DD" w14:textId="3B925CB6" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0C997999" w14:textId="0E391B36" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E228D4C" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...50 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="76DA9D79" w14:textId="3AACB218" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-              <w:t>Gamtos mokslai</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BD82252" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.Technologijos </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="344043F1" w14:textId="65B3B828" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09B2F734" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...89 lines deleted...]
-                <w:lang w:eastAsia="lt-LT"/>
+          <w:p w14:paraId="1690C5D7" w14:textId="19F67626" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002305E2">
-[...15 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B028D5D" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BF614D5" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Fizinis ugdymas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A8A065E" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3CFA6F" w14:textId="4C233FEE" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5. Anglų kalba</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00188734" w14:textId="3EF49043" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="7F5869FE" w14:textId="1F1F4C29" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D124B5">
-[...35 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fizinis ugdymas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DE741FC" w14:textId="0EB99382" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BDB658C" w14:textId="005C8C74" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD36F39" w14:textId="7984EC08" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C5E9C7F" w14:textId="7B5FE5B4" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B2C9F2D" w14:textId="55F52B53" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...18 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="66EA68CF" w14:textId="28FC2580" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t>5. Informatika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C8989E8" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...80 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="55DDB344" w14:textId="6C3763C2" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35331823" w14:textId="207DE7C8" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tikyba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>etika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0431C7CB" w14:textId="6DA9ECD2" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visuomeninis ugdymas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04CA5865" w14:textId="2AEF17A5" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D7E4334" w14:textId="316AE963" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="5F9B5627" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="3624B542" w14:textId="77777777" w:rsidTr="00D553C9">
+        <w:trPr>
+          <w:trHeight w:val="711"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CD6BAE8" w14:textId="0E9A13B5" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54CD50DD" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="151C3087" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00D124B5">
+          <w:p w14:paraId="0821122F" w14:textId="77777777" w:rsidR="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Tėvų valanda </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="315E2DF8" w14:textId="132F354B" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...12 lines deleted...]
-              <w:t>10.55–11.40 val.</w:t>
+          <w:p w14:paraId="63A40E6B" w14:textId="0002D7E5" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E761BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.10–12.55 val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05164EC6" w14:textId="037F8BB9" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="27C9FA6F" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A994CD1" w14:textId="4F821031" w:rsidR="0075597F" w:rsidRPr="00E761BC" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="2F491899" w14:textId="77777777" w:rsidTr="009A3F57">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15593" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5789A9" w14:textId="391165F8" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="00D553C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c klasė – mokytoja Violeta Rudienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="29D60218" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22417755" w14:textId="60C33E68" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="448BB1E0" w14:textId="3D3E0E59" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E33A87B" w14:textId="10B93BC2" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED342CF" w14:textId="2D3649A2" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B6EE04" w14:textId="16B3A29F" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="79BEC655" w14:textId="77777777" w:rsidTr="007C1EE6">
+        <w:trPr>
+          <w:trHeight w:val="2392"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D399D0D" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064AE873" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C42666" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A01C762" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C46E77F" w14:textId="78AEAB7B" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5. Anglų k</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>alba</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2575C030" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="315AC668" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="027A5CE0" w14:textId="580A77BC" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Informacinės technologijos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B49AFBA" w14:textId="3BB6348A" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44E74ECF" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5. Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47780B29" w14:textId="24A04CD4" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Klasės valandėlė </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43D8C6F0" w14:textId="2C7F7394" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0E6FC51E" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E9C492" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5327097A" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA371A7" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F0DA09" w14:textId="34B01936" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E54CA30" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="22F68E13" w14:textId="77777777" w:rsidR="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F62B9C2" w14:textId="7ED09524" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="497D23CA" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Tikyba / Etika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="708519FB" w14:textId="77777777" w:rsidR="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Muzika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D2CDD4" w14:textId="2EDD07E8" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="122F28DE" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12151BE6" w14:textId="3814325D" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45DD8DF2" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="363F80E0" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D3FDC01" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E7E8E8" w14:textId="0436FF9B" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Anglų k</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>alba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CDEDE41" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D013283" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DFEF9B7" w14:textId="4CF89D12" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6. Technologijos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="3B234A25" w14:textId="77777777" w:rsidTr="002553DD">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="5FCA67BC" w14:textId="77777777" w:rsidTr="005C37DD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15593" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="063BB1DE" w14:textId="02D01AB4" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...42 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="26CB9774" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="009E32A2" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3726BB5C" w14:textId="18D3120D" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6B7DF842" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="009E32A2" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...75 lines deleted...]
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="4D9D5B50" w14:textId="77777777" w:rsidTr="00D729A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D2989A5" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...136 lines deleted...]
-          <w:p w14:paraId="1192DDA7" w14:textId="40E95897" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="5AA9E1E1" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="009E32A2" w:rsidRDefault="0075597F" w:rsidP="0075597F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63B91D45" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...32 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="424B4FC7" w14:textId="5D9D5634" w:rsidR="0075597F" w:rsidRPr="009E32A2" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ADF9D4E" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="007C1EE6" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tėvų valanda</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CB2153" w14:textId="18756A57" w:rsidR="0075597F" w:rsidRPr="009E32A2" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C1EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.40 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="03465962" w14:textId="77777777" w:rsidTr="009A3F57">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15593" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F03E3C8" w14:textId="407D436F" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="00D553C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a klasė – mokytoja Vaida </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Balaikienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="267C0317" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDFC378" w14:textId="1D82D6FF" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5A9548" w14:textId="3F7EB5E6" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="011DCEF7" w14:textId="7B151A68" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F998B1B" w14:textId="73A31086" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="707A7F8C" w14:textId="51BDD18D" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="03C78EAC" w14:textId="77777777" w:rsidTr="00197B6C">
+        <w:trPr>
+          <w:trHeight w:val="2488"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EFA9188" w14:textId="3E6E5DC9" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Fizinis ugd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DAE0910" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Matematika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="489E91FD" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Lietuvių kalba ir literatūra </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01092217" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="06537566" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACB7F67" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5. Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F03675" w14:textId="7BE378D7" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6. Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="609FDBEC" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Šokis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FC4C479" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AB24AB1" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54E86881" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72FDEE88" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE239DE" w14:textId="12B4D729" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6. Anglų kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C26512D" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...89 lines deleted...]
-              <w:t xml:space="preserve">5. Lietuvių kalba ir literatūra </w:t>
+          <w:p w14:paraId="3EAF0E32" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1. Informatika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC066E2" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C37DA52" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65BF5D0B" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>4. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="310970B2" w14:textId="7961665B" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5. Fizinis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10337892" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...197 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="1933490B" w14:textId="77777777" w:rsidR="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28A09876" w14:textId="58E66165" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Lietuvių kalba ir literatūra </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3405B3D2" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58A0180E" w14:textId="77777777" w:rsidR="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Muzika </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B5C3552" w14:textId="4A2A6CE3" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.Visuomeninis ugdymas </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E34A1D8" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...30 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="265A56CC" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>1 Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C08442" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>2. Dailė</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2431CE30" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...49 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="5E9EC200" w14:textId="2FEDC006" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Technologijos</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+          </w:p>
+          <w:p w14:paraId="0B8554BE" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Klasės valandėlė </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1510AF3A" w14:textId="5F85ED4E" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...90 lines deleted...]
-          <w:p w14:paraId="199A4031" w14:textId="783BB478" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Tikyba /Etika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25608B2A" w14:textId="0F4F4713" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="03ACD0DA" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="6B74B283" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="491C444E" w14:textId="77777777" w:rsidR="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tėvų valanda </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19B909BE" w14:textId="1EAF60AB" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.55–9.40 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AB78CC5" w14:textId="5C088C56" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28C4D8CA" w14:textId="10D89446" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
+          <w:p w14:paraId="1EA05E19" w14:textId="7EF3C721" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22BD9739" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0946BA94" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79707CE7" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="2CB02CBF" w14:textId="77777777" w:rsidTr="009A3F57">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15593" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160DDBA6" w14:textId="7C2D5543" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="00D553C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b klasė – mokytoja Svetlana </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D124B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Andriušienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="543E7D0C" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F9162BA" w14:textId="7DE143F6" w:rsidR="0075597F" w:rsidRPr="002D4561" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D4561">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57854552" w14:textId="45F92BA7" w:rsidR="0075597F" w:rsidRPr="002D4561" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D4561">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FBCED56" w14:textId="77777777" w:rsidR="00927708" w:rsidRDefault="00927708" w:rsidP="00927708">
-[...30 lines deleted...]
-              <w:t>13.00–14.00 val.</w:t>
+          <w:p w14:paraId="2EC14D22" w14:textId="030C861B" w:rsidR="0075597F" w:rsidRPr="002D4561" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D4561">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7200B7B6" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="48B8CBDF" w14:textId="12816485" w:rsidR="0075597F" w:rsidRPr="002D4561" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D4561">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2094B33C" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="000311AE" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7471FE87" w14:textId="08FA0A54" w:rsidR="0075597F" w:rsidRPr="002D4561" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D4561">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="5B7C06A1" w14:textId="77777777" w:rsidTr="002553DD">
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="2C6895FA" w14:textId="77777777" w:rsidTr="00AD7583">
         <w:trPr>
-          <w:trHeight w:val="219"/>
+          <w:trHeight w:val="2362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15593" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49FF2004" w14:textId="747580EB" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...41 lines deleted...]
-              <w:t>I</w:t>
+          <w:p w14:paraId="45E20291" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A894A3F" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF216FF" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Tikyba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="156912C0" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4. Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B01089E" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5. Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B20BD86" w14:textId="71B4906E" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6. Fizinis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53F72A3D" w14:textId="5205A5FF" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...16 lines deleted...]
-              <w:t>II</w:t>
+          <w:p w14:paraId="778AF439" w14:textId="36E2B354" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C82C97" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22635654" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F39434" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>4. Technologijos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62139FFC" w14:textId="1DD67A81" w:rsidR="00D553C9" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="009A3F57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>5. Visuomeninis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...75 lines deleted...]
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="7CB04B03" w14:textId="77777777" w:rsidTr="00D729A9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61B3A25F" w14:textId="6F4A3146" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...114 lines deleted...]
-              <w:t>6. Anglų kalba</w:t>
+          <w:p w14:paraId="4DE85B61" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66066D21" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F95837A" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E195CB" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00197B6C" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4. Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25ED6C60" w14:textId="42544860" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Fizinis ugdymas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BCEA8DC" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...31 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="365EED02" w14:textId="14AFD3AD" w:rsidR="0075597F" w:rsidRPr="00AD7583" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13DD4505" w14:textId="57F8A8EA" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...64 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="72B73380" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00AD7583" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="793FA42A" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00AD7583" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3. Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23292D99" w14:textId="77777777" w:rsidR="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>4. Dailė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="206372F2" w14:textId="366974D3" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>5. Informatika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B5423E3" w14:textId="1B1E0E67" w:rsidR="0075597F" w:rsidRPr="00AD7583" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Fizinis ugdymas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F1820C" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00AD7583" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D16E43F" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00AD7583" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423F0F37" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00AD7583" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>4. Teatras</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08379204" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00AD7583" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>5. Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E95F8B" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00AD7583" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7583">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6. Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="223D801D" w14:textId="4BB3FD72" w:rsidR="0075597F" w:rsidRPr="00AD7583" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="3C1146F2" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71D3A5F2" w14:textId="77777777" w:rsidR="0075597F" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F724DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tėvų valanda </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1920936F" w14:textId="705B18CF" w:rsidR="0075597F" w:rsidRPr="00F724DD" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F724DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>09.55–10.40 val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11C4C33F" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00F724DD" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3632F7AA" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...95 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="44830B06" w14:textId="4E4384ED" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19FDE10A" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...77 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="724AB56D" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F92B209" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...77 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="371F050B" w14:textId="07E04CD4" w:rsidR="0075597F" w:rsidRPr="00D124B5" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192A8C" w:rsidRPr="00D124B5" w14:paraId="5F22CE0B" w14:textId="77777777" w:rsidTr="00D729A9">
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="19666B77" w14:textId="77777777" w:rsidTr="002553DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15593" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A76F52" w14:textId="088988E5" w:rsidR="0075597F" w:rsidRPr="005C37DD" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C37DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4c klasė – mokytoja Rūta Alaburdienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="42B1619F" w14:textId="77777777" w:rsidTr="005C37DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C89708" w14:textId="3976BBB2" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4205A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7756D203" w14:textId="1B0B780E" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4205A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C3C190" w14:textId="22096324" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4205A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E5908B" w14:textId="5D2D1C71" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4205A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E71F87" w14:textId="26A8F604" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4205A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="06CBF843" w14:textId="77777777" w:rsidTr="00694D3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58BC7CFF" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52142218" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="696CDC4A" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="104C0077" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>4. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBA9931" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>5. Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077FD166" w14:textId="6793BCF9" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6. Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29C583EF" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19633BBF" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EF7D2A6" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3. Muzika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5458EFFD" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72FB93E6" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>5. Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D90F0F3" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C7542F6" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...26 lines deleted...]
-              <w:t>8.55</w:t>
+          <w:p w14:paraId="3865DA56" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3675F1C8" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65C945A5" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7581A96C" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>4. Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C786B46" w14:textId="72AA4856" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:szCs w:val="24"/>
-[...8 lines deleted...]
-              <w:t>9.40 val.</w:t>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29AAE67F" w14:textId="3BDFE757" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="5D8C3B20" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1. Matematika</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Tikyba/etika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67C52013" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="106C76DC" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>4. Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B843D5" w14:textId="2C18965D" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>6. Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="464D295A" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Fizinis ugdymas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19384B0C" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2. Matematika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA3CDAC" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>3. Technologijos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A160FCE" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="320F0F55" w14:textId="6B69473F" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075597F" w:rsidRPr="00D124B5" w14:paraId="449F33AB" w14:textId="77777777" w:rsidTr="00C84E51">
+        <w:trPr>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40DF2DEE" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00781B09" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Tėvų valanda </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445AAE3B" w14:textId="4CF1C89F" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>0–1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00781B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> val.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65DAD6C9" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C595946" w14:textId="28D60643" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-            <w:pPr>
+          <w:p w14:paraId="176ED68E" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AC2A2AE" w14:textId="77777777" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="1229D0E4" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07E7B54C" w14:textId="7C8755B5" w:rsidR="00192A8C" w:rsidRPr="00D124B5" w:rsidRDefault="00192A8C" w:rsidP="00192A8C">
-[...5008 lines deleted...]
-          <w:p w14:paraId="693F835B" w14:textId="77777777" w:rsidR="0003133E" w:rsidRPr="00F4205A" w:rsidRDefault="0003133E" w:rsidP="0003133E">
+          <w:p w14:paraId="693F835B" w14:textId="77777777" w:rsidR="0075597F" w:rsidRPr="00F4205A" w:rsidRDefault="0075597F" w:rsidP="0075597F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BBD6FA8" w14:textId="77777777" w:rsidR="00392E44" w:rsidRPr="00D124B5" w:rsidRDefault="00392E44" w:rsidP="00392E44">
+    <w:p w14:paraId="6BBD6FA8" w14:textId="77777777" w:rsidR="00392E44" w:rsidRDefault="00392E44" w:rsidP="00A055E9">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00392E44" w:rsidRPr="00D124B5" w:rsidSect="00D63622">
+    <w:p w14:paraId="0C315CDA" w14:textId="77777777" w:rsidR="009A3F57" w:rsidRDefault="009A3F57" w:rsidP="00A055E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E9703E" w14:textId="6D934DE0" w:rsidR="00A055E9" w:rsidRPr="00A055E9" w:rsidRDefault="00A055E9" w:rsidP="00A055E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A055E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suderinta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D81DF35" w14:textId="7C7D91BA" w:rsidR="00A055E9" w:rsidRPr="00A055E9" w:rsidRDefault="00A055E9" w:rsidP="00A055E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A055E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pradinių klasių metodinės grupės pirmininkė</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4ABE38" w14:textId="77777777" w:rsidR="00A055E9" w:rsidRPr="00A055E9" w:rsidRDefault="00A055E9" w:rsidP="00A055E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5E3DEB" w14:textId="3E76F760" w:rsidR="00A055E9" w:rsidRDefault="00A055E9" w:rsidP="00A055E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A055E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Živilė </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A055E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Baltuškonienė</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2A236C4D" w14:textId="0A914FA8" w:rsidR="00A055E9" w:rsidRPr="00A055E9" w:rsidRDefault="00A055E9" w:rsidP="00A055E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026-09-02</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A055E9" w:rsidRPr="00A055E9" w:rsidSect="00D63622">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="397" w:right="454" w:bottom="397" w:left="1021" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B3349E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFF0879A"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -12366,372 +13489,416 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="530000765">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="543254679">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="195892262">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1036004592">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="818696011">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1050763614">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A97274"/>
     <w:rsid w:val="00005B4B"/>
     <w:rsid w:val="000311AE"/>
     <w:rsid w:val="0003133E"/>
     <w:rsid w:val="00032DC4"/>
     <w:rsid w:val="00032DF1"/>
     <w:rsid w:val="00033812"/>
     <w:rsid w:val="00076FA0"/>
+    <w:rsid w:val="00084308"/>
     <w:rsid w:val="0009023E"/>
     <w:rsid w:val="00093048"/>
+    <w:rsid w:val="000A28EB"/>
     <w:rsid w:val="000C7F52"/>
     <w:rsid w:val="000E5060"/>
     <w:rsid w:val="00104C78"/>
     <w:rsid w:val="001054A6"/>
     <w:rsid w:val="00123254"/>
     <w:rsid w:val="0013180B"/>
     <w:rsid w:val="00137F66"/>
     <w:rsid w:val="00143F27"/>
     <w:rsid w:val="00147497"/>
     <w:rsid w:val="00151490"/>
     <w:rsid w:val="00152C88"/>
     <w:rsid w:val="0015728D"/>
     <w:rsid w:val="0017372A"/>
     <w:rsid w:val="00182DF2"/>
     <w:rsid w:val="00187B71"/>
     <w:rsid w:val="00192A8C"/>
+    <w:rsid w:val="00197B6C"/>
     <w:rsid w:val="001A0262"/>
     <w:rsid w:val="001A4EF3"/>
     <w:rsid w:val="001C4564"/>
     <w:rsid w:val="001E4842"/>
     <w:rsid w:val="001F1CA3"/>
     <w:rsid w:val="001F5615"/>
+    <w:rsid w:val="0021344B"/>
     <w:rsid w:val="00214361"/>
     <w:rsid w:val="002171A0"/>
+    <w:rsid w:val="00221B45"/>
     <w:rsid w:val="002228AD"/>
     <w:rsid w:val="002305E2"/>
     <w:rsid w:val="002479A1"/>
     <w:rsid w:val="002479E1"/>
     <w:rsid w:val="002553DD"/>
     <w:rsid w:val="00260B25"/>
     <w:rsid w:val="00263100"/>
     <w:rsid w:val="002643BC"/>
     <w:rsid w:val="00274F5C"/>
     <w:rsid w:val="00282FA2"/>
+    <w:rsid w:val="00291AFD"/>
     <w:rsid w:val="0029779F"/>
     <w:rsid w:val="002A1531"/>
     <w:rsid w:val="002A4FB1"/>
     <w:rsid w:val="002B26C6"/>
     <w:rsid w:val="002B3A27"/>
     <w:rsid w:val="002B43BA"/>
     <w:rsid w:val="002C7495"/>
     <w:rsid w:val="002D2C5F"/>
     <w:rsid w:val="002D4561"/>
     <w:rsid w:val="002D6469"/>
     <w:rsid w:val="002E5DBE"/>
     <w:rsid w:val="002F07B0"/>
+    <w:rsid w:val="002F3E4E"/>
     <w:rsid w:val="00303E5E"/>
     <w:rsid w:val="0031094D"/>
     <w:rsid w:val="003143EA"/>
+    <w:rsid w:val="00316DBD"/>
+    <w:rsid w:val="003306FA"/>
+    <w:rsid w:val="0033561A"/>
     <w:rsid w:val="00335C82"/>
     <w:rsid w:val="00351998"/>
     <w:rsid w:val="00365165"/>
     <w:rsid w:val="0036613C"/>
     <w:rsid w:val="00380597"/>
     <w:rsid w:val="00381CE8"/>
     <w:rsid w:val="00386A69"/>
     <w:rsid w:val="00392E44"/>
     <w:rsid w:val="00395ABE"/>
     <w:rsid w:val="003A7025"/>
     <w:rsid w:val="003A77A6"/>
     <w:rsid w:val="003B6DF8"/>
     <w:rsid w:val="003C60F2"/>
     <w:rsid w:val="003D1F5A"/>
     <w:rsid w:val="003E25E3"/>
     <w:rsid w:val="003F07E3"/>
     <w:rsid w:val="003F4070"/>
     <w:rsid w:val="00402BE3"/>
     <w:rsid w:val="004167A8"/>
     <w:rsid w:val="00437185"/>
     <w:rsid w:val="004373E6"/>
     <w:rsid w:val="00440068"/>
     <w:rsid w:val="004609E7"/>
+    <w:rsid w:val="00466A45"/>
     <w:rsid w:val="00471CE9"/>
+    <w:rsid w:val="00481F0E"/>
     <w:rsid w:val="004871D7"/>
     <w:rsid w:val="004913F8"/>
+    <w:rsid w:val="00491920"/>
     <w:rsid w:val="004A28B0"/>
     <w:rsid w:val="004A38E4"/>
     <w:rsid w:val="004B22EB"/>
     <w:rsid w:val="004C02EB"/>
     <w:rsid w:val="004C102A"/>
     <w:rsid w:val="004C7D8A"/>
     <w:rsid w:val="004F0268"/>
     <w:rsid w:val="005075E9"/>
+    <w:rsid w:val="00516599"/>
     <w:rsid w:val="00541998"/>
     <w:rsid w:val="0054473E"/>
     <w:rsid w:val="005475F0"/>
     <w:rsid w:val="00570C27"/>
     <w:rsid w:val="00576039"/>
     <w:rsid w:val="00595384"/>
     <w:rsid w:val="0059599A"/>
+    <w:rsid w:val="005A74BA"/>
+    <w:rsid w:val="005C37DD"/>
     <w:rsid w:val="005C3E42"/>
     <w:rsid w:val="005D4CFF"/>
     <w:rsid w:val="005E22E8"/>
     <w:rsid w:val="005F1C07"/>
     <w:rsid w:val="005F2A02"/>
     <w:rsid w:val="005F60B2"/>
     <w:rsid w:val="005F6E2C"/>
     <w:rsid w:val="005F71E1"/>
     <w:rsid w:val="00601243"/>
+    <w:rsid w:val="00606AF8"/>
+    <w:rsid w:val="0062228D"/>
     <w:rsid w:val="0065705D"/>
     <w:rsid w:val="006608C6"/>
     <w:rsid w:val="00663868"/>
     <w:rsid w:val="00675B6C"/>
     <w:rsid w:val="0069297A"/>
     <w:rsid w:val="00692C5E"/>
     <w:rsid w:val="006A07FB"/>
     <w:rsid w:val="006A58E9"/>
     <w:rsid w:val="006B1041"/>
     <w:rsid w:val="006B22A6"/>
     <w:rsid w:val="006E01FC"/>
     <w:rsid w:val="006E4DD7"/>
+    <w:rsid w:val="006F3285"/>
     <w:rsid w:val="006F7406"/>
+    <w:rsid w:val="00701DE9"/>
     <w:rsid w:val="00704464"/>
     <w:rsid w:val="007055CD"/>
     <w:rsid w:val="007065DC"/>
     <w:rsid w:val="007336A5"/>
     <w:rsid w:val="007438CC"/>
     <w:rsid w:val="00754050"/>
+    <w:rsid w:val="0075597F"/>
     <w:rsid w:val="00763C34"/>
+    <w:rsid w:val="0078029B"/>
     <w:rsid w:val="007A4C97"/>
+    <w:rsid w:val="007A5A8B"/>
     <w:rsid w:val="007B0A6D"/>
     <w:rsid w:val="007B1F35"/>
     <w:rsid w:val="007B53D9"/>
     <w:rsid w:val="007B553A"/>
     <w:rsid w:val="007C0992"/>
+    <w:rsid w:val="007C1EE6"/>
     <w:rsid w:val="007F3627"/>
     <w:rsid w:val="00801814"/>
     <w:rsid w:val="00823775"/>
     <w:rsid w:val="00823BB8"/>
     <w:rsid w:val="00831027"/>
     <w:rsid w:val="008324D6"/>
     <w:rsid w:val="00832FD3"/>
+    <w:rsid w:val="008357B7"/>
     <w:rsid w:val="00852D51"/>
     <w:rsid w:val="00856040"/>
     <w:rsid w:val="0087056A"/>
     <w:rsid w:val="0087231C"/>
+    <w:rsid w:val="00882140"/>
     <w:rsid w:val="008B13EF"/>
     <w:rsid w:val="008C1ED2"/>
     <w:rsid w:val="008C4178"/>
     <w:rsid w:val="008C4754"/>
     <w:rsid w:val="008C5FA8"/>
     <w:rsid w:val="008F68EB"/>
     <w:rsid w:val="00910CD7"/>
     <w:rsid w:val="009151E0"/>
     <w:rsid w:val="00925121"/>
     <w:rsid w:val="0092572D"/>
     <w:rsid w:val="00927708"/>
     <w:rsid w:val="00934F8E"/>
     <w:rsid w:val="00935FE3"/>
     <w:rsid w:val="00950C87"/>
     <w:rsid w:val="00954572"/>
     <w:rsid w:val="009617B9"/>
     <w:rsid w:val="00976B86"/>
     <w:rsid w:val="00986107"/>
     <w:rsid w:val="009965F2"/>
+    <w:rsid w:val="009A3F57"/>
     <w:rsid w:val="009C7EF3"/>
     <w:rsid w:val="009E25C4"/>
     <w:rsid w:val="009E32A2"/>
     <w:rsid w:val="009E4BAF"/>
     <w:rsid w:val="009E5F4D"/>
     <w:rsid w:val="009E681B"/>
     <w:rsid w:val="00A03B9A"/>
+    <w:rsid w:val="00A055E9"/>
     <w:rsid w:val="00A1167A"/>
     <w:rsid w:val="00A1359E"/>
     <w:rsid w:val="00A3663D"/>
+    <w:rsid w:val="00A37CD6"/>
     <w:rsid w:val="00A44C0B"/>
     <w:rsid w:val="00A7194B"/>
     <w:rsid w:val="00A73CB5"/>
     <w:rsid w:val="00A74C46"/>
     <w:rsid w:val="00A97274"/>
     <w:rsid w:val="00AA23F7"/>
     <w:rsid w:val="00AA4F6C"/>
     <w:rsid w:val="00AB2D10"/>
     <w:rsid w:val="00AC32AF"/>
     <w:rsid w:val="00AC3CA2"/>
     <w:rsid w:val="00AC71A5"/>
     <w:rsid w:val="00AC7593"/>
     <w:rsid w:val="00AD6863"/>
+    <w:rsid w:val="00AD7583"/>
     <w:rsid w:val="00AE0B01"/>
     <w:rsid w:val="00AE20D7"/>
+    <w:rsid w:val="00AE34B5"/>
     <w:rsid w:val="00AF1C5F"/>
     <w:rsid w:val="00AF6F73"/>
     <w:rsid w:val="00B05A57"/>
     <w:rsid w:val="00B13B75"/>
     <w:rsid w:val="00B278FD"/>
     <w:rsid w:val="00B31FA2"/>
     <w:rsid w:val="00B417B3"/>
     <w:rsid w:val="00B5126E"/>
     <w:rsid w:val="00B55BA4"/>
     <w:rsid w:val="00B617DB"/>
     <w:rsid w:val="00B64019"/>
     <w:rsid w:val="00B74A24"/>
     <w:rsid w:val="00B818F1"/>
     <w:rsid w:val="00B8629F"/>
+    <w:rsid w:val="00B9362E"/>
     <w:rsid w:val="00B95917"/>
     <w:rsid w:val="00B95CAA"/>
+    <w:rsid w:val="00BA2040"/>
     <w:rsid w:val="00BB2828"/>
     <w:rsid w:val="00BC5710"/>
     <w:rsid w:val="00BD7D3C"/>
     <w:rsid w:val="00BE18F4"/>
+    <w:rsid w:val="00BF483E"/>
+    <w:rsid w:val="00BF496F"/>
     <w:rsid w:val="00BF70D8"/>
+    <w:rsid w:val="00BF71E4"/>
     <w:rsid w:val="00C07612"/>
     <w:rsid w:val="00C23090"/>
     <w:rsid w:val="00C27230"/>
     <w:rsid w:val="00C319EF"/>
     <w:rsid w:val="00C3566D"/>
     <w:rsid w:val="00C3748A"/>
     <w:rsid w:val="00C444F4"/>
     <w:rsid w:val="00C52E6C"/>
     <w:rsid w:val="00C57E25"/>
     <w:rsid w:val="00C7077D"/>
     <w:rsid w:val="00C76A47"/>
+    <w:rsid w:val="00C84E51"/>
     <w:rsid w:val="00C86E73"/>
     <w:rsid w:val="00C93803"/>
     <w:rsid w:val="00CB57C5"/>
     <w:rsid w:val="00CB5A0B"/>
     <w:rsid w:val="00CC57B2"/>
     <w:rsid w:val="00CD2E76"/>
     <w:rsid w:val="00CD4A44"/>
     <w:rsid w:val="00CE312A"/>
     <w:rsid w:val="00CE6CE4"/>
     <w:rsid w:val="00CF1957"/>
     <w:rsid w:val="00D07847"/>
     <w:rsid w:val="00D124B5"/>
     <w:rsid w:val="00D31E51"/>
     <w:rsid w:val="00D335DD"/>
     <w:rsid w:val="00D3679F"/>
     <w:rsid w:val="00D44931"/>
+    <w:rsid w:val="00D4689A"/>
+    <w:rsid w:val="00D553C9"/>
     <w:rsid w:val="00D572D1"/>
     <w:rsid w:val="00D63622"/>
     <w:rsid w:val="00D63B90"/>
     <w:rsid w:val="00D65292"/>
     <w:rsid w:val="00D729A9"/>
     <w:rsid w:val="00D77564"/>
     <w:rsid w:val="00D85153"/>
     <w:rsid w:val="00DA4769"/>
     <w:rsid w:val="00DA7543"/>
     <w:rsid w:val="00DB400A"/>
     <w:rsid w:val="00DC2AF8"/>
     <w:rsid w:val="00DC77F7"/>
     <w:rsid w:val="00DD4ABB"/>
     <w:rsid w:val="00DD6C2E"/>
     <w:rsid w:val="00DE37BD"/>
     <w:rsid w:val="00DE56C0"/>
     <w:rsid w:val="00DF2B34"/>
     <w:rsid w:val="00DF75B4"/>
     <w:rsid w:val="00E02F2A"/>
     <w:rsid w:val="00E15340"/>
+    <w:rsid w:val="00E15D41"/>
     <w:rsid w:val="00E17D01"/>
     <w:rsid w:val="00E2007B"/>
+    <w:rsid w:val="00E21A0C"/>
     <w:rsid w:val="00E23218"/>
     <w:rsid w:val="00E25CC4"/>
     <w:rsid w:val="00E25F55"/>
     <w:rsid w:val="00E415FE"/>
     <w:rsid w:val="00E452DD"/>
     <w:rsid w:val="00E60EAF"/>
     <w:rsid w:val="00E73665"/>
+    <w:rsid w:val="00E761BC"/>
     <w:rsid w:val="00E81565"/>
     <w:rsid w:val="00E82106"/>
     <w:rsid w:val="00E90A09"/>
     <w:rsid w:val="00EA26A3"/>
     <w:rsid w:val="00EA2FBF"/>
     <w:rsid w:val="00EA32B9"/>
     <w:rsid w:val="00EB51C0"/>
     <w:rsid w:val="00EB63B9"/>
     <w:rsid w:val="00EC0922"/>
     <w:rsid w:val="00ED1B7C"/>
     <w:rsid w:val="00ED59B8"/>
     <w:rsid w:val="00EE30EB"/>
     <w:rsid w:val="00EE38B2"/>
     <w:rsid w:val="00EE5EB0"/>
     <w:rsid w:val="00EE67E5"/>
     <w:rsid w:val="00EF1AA9"/>
     <w:rsid w:val="00EF1FA0"/>
     <w:rsid w:val="00EF4A80"/>
     <w:rsid w:val="00F102FB"/>
     <w:rsid w:val="00F1556C"/>
     <w:rsid w:val="00F271D3"/>
     <w:rsid w:val="00F41E08"/>
     <w:rsid w:val="00F4205A"/>
     <w:rsid w:val="00F5767E"/>
     <w:rsid w:val="00F63E87"/>
+    <w:rsid w:val="00F724DD"/>
     <w:rsid w:val="00F73962"/>
     <w:rsid w:val="00F73989"/>
     <w:rsid w:val="00F75F13"/>
     <w:rsid w:val="00F84458"/>
     <w:rsid w:val="00F93F51"/>
     <w:rsid w:val="00FA74BC"/>
     <w:rsid w:val="00FB265A"/>
     <w:rsid w:val="00FB6F1E"/>
     <w:rsid w:val="00FB7C02"/>
     <w:rsid w:val="00FC5D2A"/>
     <w:rsid w:val="00FD17E2"/>
     <w:rsid w:val="00FD3AA5"/>
     <w:rsid w:val="00FD4E47"/>
     <w:rsid w:val="00FE1EF6"/>
     <w:rsid w:val="00FE5A6E"/>
     <w:rsid w:val="00FF05E3"/>
     <w:rsid w:val="00FF25EA"/>
+    <w:rsid w:val="00FF7D3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1C3A985B"/>
@@ -20227,70 +21394,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7655F8B4-5554-4A00-A0C5-5E4BBE86856A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>5249</Words>
-  <Characters>2993</Characters>
+  <Words>5327</Words>
+  <Characters>3037</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>25</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8226</CharactersWithSpaces>
+  <CharactersWithSpaces>8348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>